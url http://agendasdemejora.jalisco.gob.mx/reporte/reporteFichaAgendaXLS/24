--- v0 (2026-05-17)
+++ v1 (2026-08-14)
@@ -145,69 +145,69 @@
   <si>
     <t>Lic. Roberto Mendoza Sánchez</t>
   </si>
   <si>
     <t>36583170</t>
   </si>
   <si>
     <t>planeacion.ijm@gmail.com</t>
   </si>
   <si>
     <t>Se recomienda a las dependencias hacer un esfuerzo para capacitar a sus funcionarios sobre la distinción entre población beneficiaria y población objetivo. (Bajo qué supuestos es la misma y bajo qué otro no lo es).</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Si bien la población objetivo no es definida unilateralmente, si se considera viable el reforzar la capacitación al funcionariado a fin de optimizar la elaboración de los diferentes documentos que dan base a programas estatales</t>
   </si>
   <si>
     <t>Reunión de asesoría con personal de la subsecretaría de Planeación del Gobierno del Estado de Jalisco</t>
   </si>
   <si>
     <t>Coordinación de planeación evaluación y seguimiento</t>
   </si>
   <si>
-    <t>20/06/2017</t>
+    <t>19/06/2017</t>
   </si>
   <si>
     <t>Se llevo a cabo una reunión de trabajo entre el personal de la Subseplan y del Instituto Jalisciense de las Mujeres, mediante la cual se sensibilizo y discutió sobre la distinción entre población beneficiaria y la población objetivo, así como identificar aquellos supuestos en qué puede ser la misma, lo cual se puede verificar en la minuta de trabajo firmada por la partes.</t>
   </si>
   <si>
     <t>Recomendamos a las dependencias mantener constante la tarea de sensibilización a los operadores de los programas en la importancia de la evaluación continua y sistemática.</t>
   </si>
   <si>
     <t xml:space="preserve">Mantener y mejorar los procesos de seguimiento a las acciones a través del programa de seguimiento y evaluación  </t>
   </si>
   <si>
     <t>Reunión de seguimiento al programa de seguimiento y evaluación</t>
   </si>
   <si>
     <t>Coordinación de planeación, evaluación y seguimiento</t>
   </si>
   <si>
-    <t>14/06/2017</t>
+    <t>13/06/2017</t>
   </si>
   <si>
     <t>Durante el 2015 se elaboró el Plan integral para la planeación, seguimiento y evaluación de las acciones de prevención y atención de la violencia contra las mujeres. 
 Durante el 2016 se reforzó el trabajo en la materia y se elaboro el Programa para el monitoreo y seguimiento de las metas y acciones que implemente el IJM por los programas públicos federales y por el estado. Ambas metodologías se aplicaran en el 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -334,51 +334,51 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>24.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
@@ -411,51 +411,51 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>24.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>