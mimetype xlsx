--- v0 (2026-05-25)
+++ v1 (2026-07-31)
@@ -81,51 +81,51 @@
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Publicar Reglas de Operación en el Periódico Oficial “El Estado de Jalisco” conforme a la EIASA.</t>
   </si>
   <si>
     <t>Se publicaron en el Periódico Oficial “El Estado de Jalisco”  el 1 de abril de 2014</t>
   </si>
   <si>
     <t>01-01-2014</t>
   </si>
   <si>
     <t>31-12-2014</t>
   </si>
   <si>
     <t>Solventado. Reglas de operación 2014 Programa de Desayunos Escolares . Publicadas en el Periódico Oficial  “El Estadio de Jalisco” En Abril de 2014. Se pueden consultar en el siguiente link http://bit.ly/1LEX2bK [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>31-05-2015</t>
+    <t>30-05-2015</t>
   </si>
   <si>
     <t>Modificar la redacción de población objetivo  en las reglas de operación.</t>
   </si>
   <si>
     <t>La población objetivo  está señalada en las reglas de operación.</t>
   </si>
   <si>
     <t>Solventado. Las Reglas de Operación 2014 Programa de Desayunos Escolares, Publicadas en el periódico Oficial “El Estado de Jalisco”  en Abril del 2014 lo contemplan en su apartado número 6 [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Determinar claramente la diferencia entre Propósito  y Fin en el proyecto de reglas.</t>
   </si>
   <si>
     <t>Determinar claramente el propósito en el proyecto.</t>
   </si>
   <si>
     <t>Solventado. Las Reglas de Operación están alineadas a la MIR propósito y fin. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Contemplar un componente para cada modalidad en el proyecto 2014</t>
   </si>
   <si>
     <t>El proyecto 2014 establece  dos componentes de manera separada.</t>
   </si>