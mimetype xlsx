--- v0 (2026-05-14)
+++ v1 (2026-07-31)
@@ -75,225 +75,225 @@
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Crear un documento de diagnóstico donde se  describa de  manera específica las causas efectos y características del problema, siguiendo el documento guía del CONEVAL.</t>
   </si>
   <si>
     <t>Incluir en las reglas de operación 2015 un diagnóstico del problema. Contratar un consultor externo para la elaboración del diagnóstico sobre las causas, efectos y características del problema.</t>
   </si>
   <si>
     <t>01-03-2014</t>
   </si>
   <si>
-    <t>30-03-2015</t>
+    <t>31-03-2015</t>
   </si>
   <si>
     <t>Se contrató a un consultor externo para la elaboración del diagnóstico de marco lógico. La presentación de resultados del diagnóstico por la institución contratada se realizó en la última semana de febrero del 2015. Los resultados se encuentran publicados en la página de SEDIS: http://sedis.jalisco.gob.mx/consultas-de-interes/2014/582. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Realizar una cuantificación de la cantidad de Mujeres Jefas de Familia en condición de vulnerabilidad con información actualizada del Estado, para dimensionar el tamaño del problema que se quiere abatir.</t>
   </si>
   <si>
     <t>Incluir en las reglas de operación 2014 una estimación de la población objetivo y potencial.</t>
   </si>
   <si>
     <t>01-01-2014</t>
   </si>
   <si>
-    <t>31-05-2014</t>
+    <t>30-05-2014</t>
   </si>
   <si>
     <t>En las ROP 2015 se incluyó una cuantificación aproximada de la población potencial. Se utilizó el diagnóstico realizado por la institución contratada para actualizar la estimación de población potencial en las ROP 2015: http://sedis.jalisco.gob.mx/consultas-de-interes/238 [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Revisar y ajustar el objetivo del programa en las ROP, generando indicadores de impacto para medir las “capacidades productivas” o eliminándolo de los objetivos del programa.</t>
   </si>
   <si>
     <t>Llevar a cabo un taller interno en el que se defina si se cambia la redacción del objetivo.</t>
   </si>
   <si>
     <t>28-02-2015</t>
   </si>
   <si>
     <t>Se ajustó el objetivo del programa en las ROP 2015. Con base en los resultados del Diagnóstico, se redactó el objetivo del programa por el texto "Mejorar los ingresos de los hogares de jefatura femenina con dependientes menores de edad, en condiciones de vulnerabilidad por ingresos, preferentemente monoparentales, que habiten en los 125 municipios de Jalisco, con el fin de contribuir a aumentar sus recursos disponibles para la puesta en marcha de estrategias de sobrevivencia contra la pobreza" [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Establecer en las reglas de operación del programa un mecanismo de contraloría social para recibir quejas e inconformidades.</t>
   </si>
   <si>
     <t>Establecer en las ROP la instauración de Contraloría Social.</t>
   </si>
   <si>
-    <t>01-07-2014</t>
+    <t>30-06-2014</t>
   </si>
   <si>
     <t>En las ROP 2014 y 2015 se estableció el funcionamiento de una Contraloría Social a través de un Consejo Consultivo para la Supervisión de Programas Sociales. En ROP 2015 se establece un apartado en donde se proporciona la información para realizar quejas y denuncias. ROP 2015 publicadas en página de SEDIS: http://sedis.jalisco.gob.mx/consultas-de-interes/238 [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Generar un mecanismo o protocolo de verificación, para comprobar la condición de vulnerabilidad familiar para aquellas mujeres que no logran comprobarlo mediante un documento oficial.</t>
   </si>
   <si>
     <t>Establecer los  mecanismos de verificación en las Reglas de Operación.</t>
   </si>
   <si>
     <t>31-12-2015</t>
   </si>
   <si>
     <t>Se realizaron durante el año 2014 visitas domiciliarias para corroborar la información que proporcionaron las beneficiarias. En las ROP 2015 se establece que la SEDIS está facultada para verificar la autenticidad de la información entregada por las beneficiarias. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>31-08-2015</t>
+    <t>30-08-2015</t>
   </si>
   <si>
     <t>Establecer en las reglas de operación mecanismos y responsables de comprobación de gasto del apoyo a las beneficiarias, donde se especifiquen formas, tiempos y responsables.</t>
   </si>
   <si>
     <t>Diseñar mecanismos y procesos de comprobación del gasto.</t>
   </si>
   <si>
-    <t>31-10-2014</t>
+    <t>01-11-2014</t>
   </si>
   <si>
     <t>En el Anexo 2 de las ROP 2015 se incluyó un mecanismo de comprobación del destino de los apoyos productivos. ROP 2015 publicadas en página de SEDIS: http://sedis.jalisco.gob.mx/consultas-de-interes/238 [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Establecer mecanismos de programación y control para realizar las dispersiones en la periodicidad señalada en las reglas de operación.</t>
   </si>
   <si>
     <t>Realizar la programación de pagos en el año. Solicitar la realización de dispersiones en las fechas programadas.</t>
   </si>
   <si>
     <t>31-01-2015</t>
   </si>
   <si>
     <t>Se realizaron las planeaciones semestrales de pago y se pasaron al área de Administración. A diciembre del 2014 se solicitaron 5 dispersiones bimestrales para las beneficiarias, según un calendario establecido. En las reglas de operación se sigue especificando que las dispersiones se realizarán bimestralmente. Bimestralmente el área encargada del programa elabora un oficio para solicitar el depósito de dinero a las beneficiarias.http://sedis.jalisco.gob.mx/consultas-de-interes/238 [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Especificar en las reglas de operación la forma y tiempos en que se notificará de manera oficial si han sido seleccionadas o no como beneficiarias a las solicitantes del apoyo.</t>
   </si>
   <si>
     <t>Incluir en las reglas de operación la forma y tiempos de notificación a beneficiarias y no beneficiarias.</t>
   </si>
   <si>
-    <t>30-03-2016</t>
+    <t>31-03-2016</t>
   </si>
   <si>
     <t>Se incluyó en la propuesta de la ROP 2017 [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>29-11-2016</t>
   </si>
   <si>
     <t xml:space="preserve">Coordinar la operación con las áreas del Ayuntamiento de Zapopan que operan el programa con duplicidad parcial, con el fin de no duplicar apoyos y así potencializar los recursos. </t>
   </si>
   <si>
     <t>Realizar las gestiones necesarias con el Ayuntamiento de Zapopan para compartir el padrón.</t>
   </si>
   <si>
-    <t>01-10-2014</t>
+    <t>30-09-2014</t>
   </si>
   <si>
     <t>No se ha concretado la posibilidad de compartir padrones de beneficiarios, no se recibió respuesta de parte del Municipio. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Verificar la factibilidad de complementar el programa para atender problemas de autoestima y sentimiento de exclusión de las beneficiarias.</t>
   </si>
   <si>
     <t>Incluir en los contenidos de las capacitaciones a  las beneficiarias, temas relacionados con autoestima.</t>
   </si>
   <si>
-    <t>01-08-2014</t>
-[...2 lines deleted...]
-    <t>30-09-2014</t>
+    <t>31-07-2014</t>
+  </si>
+  <si>
+    <t>29-09-2014</t>
   </si>
   <si>
     <t>A la fecha se han llevado a cabo capacitaciones para 300 beneficiarias de la ZMG. Los contenidos de las capacitaciones han versado sobre temas de autoestima y empoderamiento. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Analizar en conjunto con SEDESOL la posibilidad de complementar el programa estatal con el federal.</t>
   </si>
   <si>
     <t>Realizar las gestiones necesarias con SEDESOL.</t>
   </si>
   <si>
     <t>Se logró incorporar al Padrón Único de Beneficiarios de SEDESOL el padrón 2016-A del Programa. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Generar indicadores que reflejen el impacto de las diferentes modalidades de apoyo sobre los objetivos del programa.</t>
   </si>
   <si>
     <t>Generación de información para el seguimiento de beneficiarias según el componente.</t>
   </si>
   <si>
     <t>Se desarrollo una propuesta orientada a mejorar los indicadores para la medición del impacto del programa Apoyo a Mujeres Jefas de Familia, esta propuesta será tomada en cuenta en la siguiente ROP. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Ajustar el resumen narrativo del PROPÓSITO de la MIR correspondiente al  programa.</t>
   </si>
   <si>
     <t>Realizar los ajustes en la MIR del programa</t>
   </si>
   <si>
+    <t>30-08-2014</t>
+  </si>
+  <si>
+    <t>Se modificó el resumen narrativo en la MIR para 2015. La MIR 2015 se encuentra disponible en la página de SEDIS. http://bit.ly/1keJDhi [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Incluir en el objetivo del programa y en el resumen narrativo de la MIR, la definición de lo que se entenderá por insumos del hogar, ya que se considera como un termino ambiguo.</t>
+  </si>
+  <si>
+    <t>Especificar qué se considera “insumos del hogar” en la MIR y en las reglas de operación.</t>
+  </si>
+  <si>
+    <t>01-01-2015</t>
+  </si>
+  <si>
+    <t>Se eliminó de las ROP 2015 el término de “insumos del hogar”. Se armonizó la MIR a nivel Fin y Componente con las modificaciones hechas a las ROP 2015. http://sedis.jalisco.gob.mx/consultas-de-interes/238 [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elaborar las fichas técnicas de los indicadores y añadir  la línea  base  de  los mismos </t>
+  </si>
+  <si>
+    <t>Determinar la línea base de los indicadores a nivel actividad. Realizar las fichas técnicas de los indicadores.</t>
+  </si>
+  <si>
     <t>31-08-2014</t>
-  </si>
-[...22 lines deleted...]
-    <t>01-09-2014</t>
   </si>
   <si>
     <t>Se elaboraron las fichas técnicas de indicadores de la MIR 2015 del Programa. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">