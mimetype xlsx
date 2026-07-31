--- v0 (2026-05-26)
+++ v1 (2026-07-31)
@@ -72,279 +72,279 @@
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Generación de un diagnóstico que ahonde en las necesidades de movilidad de los estudiantes de Jalisco y su impacto en la deserción escolar, ya sea mediante la revisión de diagnósticos externos o mediante la aplicación de un instrumento de captación de información.</t>
   </si>
   <si>
     <t>Generar un diagnóstico que ahonde en las necesidades de movilidad de los estudiantes y su relación con la deserción escolar.  Diseño y aplicación de instrumentos de recolección de datos dirigido a estudiantes que dé indicios  de la relación entre el apoyo del programa y la baja en la deserción escolar.</t>
   </si>
   <si>
-    <t>01-07-2014</t>
-[...2 lines deleted...]
-    <t>30-09-2015</t>
+    <t>30-06-2014</t>
+  </si>
+  <si>
+    <t>29-09-2015</t>
   </si>
   <si>
     <t>Se realizó en el año 2015 una evaluación y diagnóstico del programa. Uno de los efectos inmediatos que se analizaron fue la relación del apoyo del programa con la deserción escolar. Se hizo una comparación del programa ejecutado en el estado con programas de otras partes. Además se aplicó y analizó una encuesta en escuelas con beneficiarios y potenciales beneficiarios. Con ello se corrobora la relación entre dichas variables y se adjunta un documento externo a la SEDIS como complemento. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>01-12-2015</t>
   </si>
   <si>
     <t>Aplicación de una metodología ampliada para la estimación de poblaciones potencial y objetivo.</t>
   </si>
   <si>
     <t>Estimación con base en estadísticas de matrícula de estudiantes por nivel de escolaridad de Secretaría de Educación.</t>
   </si>
   <si>
     <t>01-01-2015</t>
   </si>
   <si>
     <t>31-01-2015</t>
   </si>
   <si>
     <t>Se realizó una estimación de la población potencial y objetivo en las ROP 2015. El estudio de diagnóstico puede utilizarse como un aproximado de la estimación de la demanda de transporte público para los estudiantes de los grados académicos que atiende el programa, para establecer como población potencial en ROP 2016. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t xml:space="preserve">Adecuación de la MIR, diferenciando Fin de Propósito con un solo objetivo para cada uno de ellos, decidiendo entre ampliar oportunidades educativas o apoyar a la economía familiar. </t>
   </si>
   <si>
     <t>Ajustes en resumen narrativo e indicadores de la matriz del programa</t>
   </si>
   <si>
-    <t>31-03-2014</t>
-[...2 lines deleted...]
-    <t>30-10-2014</t>
+    <t>01-04-2014</t>
+  </si>
+  <si>
+    <t>31-10-2014</t>
   </si>
   <si>
     <t>MIR 2015 publicada en página de SEDIS: http://sedis.jalisco.gob.mx/consultas-de-interes/matrices-de-indicadores-para-resultados-de-programas-sociales-2015/422 [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Elaboración de fichas técnicas de los indicadores.</t>
   </si>
   <si>
     <t>Creación de ficha técnica de indicadores contenidos en MIR.</t>
   </si>
   <si>
-    <t>01-08-2014</t>
-[...2 lines deleted...]
-    <t>31-05-2015</t>
+    <t>31-07-2014</t>
+  </si>
+  <si>
+    <t>30-05-2015</t>
   </si>
   <si>
     <t>Se realizaron las fichas de indicadores para la MIR 2015. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Unificación en un solo sistema informático controlado por SEDIS, para el manejo de la información del padrón de beneficiarios.</t>
   </si>
   <si>
     <t>Generación de flujograma de los sistemas informáticos, indicando quién los opera y los procesos en los que se tendría que incrementar su participación y supervisión para que sea un sistema controlado por la SDIS. Negociación de contrato firmado con empresas subcontratadas, donde se estipulen los mecanismos de supervisión de SDIS en el sistema informático.</t>
   </si>
   <si>
     <t>01-03-2014</t>
   </si>
   <si>
-    <t>31-07-2015</t>
+    <t>30-07-2015</t>
   </si>
   <si>
     <t>Se elaboró un flujograma con los actores de cada proceso de sistemas informáticos. En las MIR 2015 se estableció un indicador de actividad en donde, además de supervisar los procesos como se viene haciendo, se revisará el 2% de expedientes de beneficiarios elegidos de manera aleatoria. Aunque en el contrato no se especifique las etapas de supervisión, en 2015 se incrementarán las medidas, revisando de manera aleatoria expedientes e información reflejada en la base de datos. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Realizar un estudio para determinar una estimación de la demanda total de apoyos, especialmente fuera de la ZMG, en caso de que los diagnósticos existentes no sean suficientes.</t>
   </si>
   <si>
     <t>Revisión de diagnósticos existentes que sirvan de inferencia para determinar una estimación de la demanda.</t>
   </si>
   <si>
-    <t>31-08-2015</t>
+    <t>30-08-2015</t>
   </si>
   <si>
     <t>La estimación de demanda del programa se llevó a cabo gracias al levantamiento de encuestas en el interior del estado y con base en datos del SNIE. Esto esta presente en un diagnóstico que incluye observaciones de otros compromisos. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>02-12-2015</t>
   </si>
   <si>
     <t>Elaboración de un manual de operaciones y/o procesos donde se consoliden todos los procedimientos operativos.</t>
   </si>
   <si>
     <t>Contratación de servicios de consultoría para la mejora de los procesos de implementación de todos los programas a cargo de SEDIS, cuyos resultados incluyan flujograma de procesos y actividades y organigrama operativo.</t>
   </si>
   <si>
     <t>01-02-2014</t>
   </si>
   <si>
     <t>30-11-2014</t>
   </si>
   <si>
     <t>El manual se ha elaborado  en  su  totalidad y se entregó una copia impresa del documento a la Dirección de Bienestar Social. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t xml:space="preserve">Integración de un documento con el desglose por rubro de gastos realizados del presupuesto del Programa. </t>
   </si>
   <si>
     <t>Integración de reporte financiero.</t>
   </si>
   <si>
     <t>La dirección del programa elaboró un documento con el desglose de gastos del programa. Reporte con información final del cierre 2014 entregado por la Coordinación del Programa. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Modificación de la página web, http://bit.ly/1JcZX9I de tal manera que los principales documentos del programa se encuentren a menos de tres clics dentro de la página de Internet.</t>
   </si>
   <si>
     <t>Enviar documentos electrónicos a coordinación de informática para subir la información</t>
   </si>
   <si>
     <t>Se cuenta con  el  sitio web http://bit.ly/1JcZX9I Se encuentra a menos de 3 clics la información del programa. La página del portal del Sistema de Programas Públicos de Subseplan concentra la información principal del programa y de todos los del Estado. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Análisis de procesos y cálculo de flujos de personas por módulos dentro y fuera de la ZMG.</t>
   </si>
   <si>
     <t>Estimar los flujos con base en las estadísticas solicitadas a las empresas subcontratadas durante el primer semestre de 2014.</t>
   </si>
   <si>
-    <t>01-09-2014</t>
+    <t>31-08-2014</t>
   </si>
   <si>
     <t>Se cuenta  con los  reportes diarios de flujo de personas, presentados por la empresa  subcontratada. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Elaboración de un calendario y temario de capacitaciones anuales para los operadores del programa en función de las fechas importantes (inscripciones).</t>
   </si>
   <si>
     <t>Crear un calendario con fechas para la capacitación de los operadores. Elaboración del temario de las capacitaciones anuales.</t>
   </si>
   <si>
-    <t>30-03-2015</t>
+    <t>31-03-2015</t>
   </si>
   <si>
     <t>Se elaboró un calendario para capacitación de los operadores del programa en 2016. Así mismo se determinó la relación de personal para capacitación "Entrega de bienevales a adultos mayores, personas con discapacidad y estudiantes 2016 A".  Con lo que se concluye el compromiso de mejora. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>09-02-2016</t>
   </si>
   <si>
     <t>Desarrollo de sesiones de planeación estratégica y seguimiento donde participen todas las áreas de la SEDIS involucradas en el programa, con la toma de acuerdos vinculantes.</t>
   </si>
   <si>
     <t>Realizar sesiones de planeación estratégica</t>
   </si>
   <si>
     <t>01-01-2014</t>
   </si>
   <si>
     <t>Se realizarán sesiones  de planeación  estratégica  con las  áreas  involucradas en  el  programa para su operación en el año 2015  de las cuales  se asentaran minutas de trabajo. Tres minutas de reuniones de planeación estratégica interna para el ejercicio 2015. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Incremento de la difusión del programa en redes sociales.</t>
   </si>
   <si>
     <t>Aumentar la información transmitida sobre el programa en Facebook y Twitter.</t>
   </si>
   <si>
     <t>Se cuenta con los reportes generados en  las  aplicaciones de redes sociales respecto a la información proporcionada y la actividad registrada. En el reporte se presenta con periodicidad semanal la información presentada vía redes sociales, así como el análisis de su variación a partir de Mayo del 2014. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Solicitud a SEMOV para generar un comunicado donde se exija a los choferes que desprendan el Bienevale y entreguen el talón a los estudiantes, y establecer un monitoreo a través de un “usuario simulado” para detectar anomalías.</t>
   </si>
   <si>
     <t>Coordinar con SEMOV para emitir comunicado a transportistas. Solicitar reporte de seguimiento a SEMOV quejas de “usuario simulado”. Generación de infografías para promover el correcto uso de los bienevales.</t>
   </si>
   <si>
-    <t>30-04-2015</t>
+    <t>29-04-2015</t>
   </si>
   <si>
     <t>Se realizaron comunicados a SEMOV reportando quejas de usuarios de Bienevales. Se desarrollaron infografías de uso del Bienevale distribuidas en el transporte público. La implementación del operativo de usuario simulado se lleva a cabo por el Grupo Especializado de Policías Viales de SEMOV. Se cuenta con el reporte de SEMOV domde especifica las multas y sanciones a choferes por no aceptar Bienevales, y el número de concesionarios a los que se entregaron ROP del programa y su funcionamiento. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Se impulsará desde la SDIS el establecimiento de un sistema de prepago universal, sin embargo la generación del sistema queda fuera de sus atribuciones.</t>
   </si>
   <si>
     <t>Diseñar estrategia de promoción del sistema de pago universal con las instancias correspondientes. Convocar a la integración de mesas de diálogo para empujar el tema con SEMOV,  SEPAF y demás instancias relacionadas.</t>
   </si>
   <si>
-    <t>31-10-2014</t>
+    <t>01-11-2014</t>
   </si>
   <si>
     <t>31-12-2017</t>
   </si>
   <si>
     <t>Se estableció comunicación entre la SEDIS, SEMOV y con Rodolfo Guadalajara Gutiérrez, Director General SITEUR para hablar sobre el diseño del proyecto del sistema prepago universal de transporte público. Sin embargo la mesa de trabajo intersecretarial no se ha podido llevar a cabo. La SEDIS ha intentado impulsar esta actividad, pero la respuesta del resto de las Dependencias y la coordinación efectiva para desarrollarla supera las atribuciones de la SEDIS. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>23-11-2016</t>
   </si>
   <si>
     <t>Generación de acuerdos con las instancias correspondientes para promover un mejor trato de los choferes hacia los beneficiarios del programa y viceversa.</t>
   </si>
   <si>
     <t>Coordinar con SEMOV para concientizar sobre el trato digno de los choferes con los usuarios y viceversa. Generar en coordinación con SEMOV la estrategia de “usuario simulado”.</t>
   </si>
   <si>
     <t>Se han entablado con  SEMOV, acuerdos de colaboración para mejorar  la atención  a los  beneficiarios del  programa. La implementación del operativo de usuario simulado, se lleva a cabo por la SEMOV a través del Grupo Especializado de Policías Viales. Se cuenta con el reporte de resultados de los operativos por la Dirección General de Transporte Público, de la misma institución. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Agilización de la atención en módulos para la recepción y verificación de documentos con más personal y mejor capacitado.</t>
   </si>
   <si>
     <t>Optimizar proceso de recepción y verificación de documentos. Negociar contrato con empresas subcontratadas para realizar dichas operaciones, solicitando mayor cantidad de personal, con base a la estimación del flujo de personas por módulo del año anterior.</t>
   </si>
   <si>
     <t>28-02-2015</t>
   </si>
   <si>
     <t>Se incluyeron en el contrato: 1) Que el servicio se realizará en 29 puntos de atención y que estos pueden aumentar (cláusula tercera). 2)  De la garantía material de los bienes y servicios, el proveedor garantiza la calidad de los bienes y servicios objetos del contrato, en el entendido de que los prestará con mejor calidad, diligencia y con personal calificado a efecto de cumplir con las especificaciones requeridas por la Secretaría. Lo anterior da cumplimiento completo al compromiso. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>11-02-2016</t>
   </si>
   <si>
     <t>Reducción de recibos sellados para agilizar la entrega de bienevales.</t>
   </si>
   <si>
     <t>Mejorar los procesos de atención en  los módulos, reduciendo el número de recibos requeridos para recibir los Bienevales.</t>
   </si>
   <si>
-    <t>30-09-2014</t>
+    <t>29-09-2014</t>
   </si>
   <si>
     <t>Se ha reducido la cantidad de sellos de verificación  requeridos del año 2013 al año 2014. Se presentaron 3 expedientes completos 2013 y un expediente 2014, donde se demuestra la disminución considerable de recibos. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Definición de procesos para el manejo de los sistemas de información sobre los beneficiarios, mejorando la captura y organización de expedientes.</t>
   </si>
   <si>
     <t>Mejorar los procesos de atención en  los módulos, agilizando la captura de datos y el sistema donde se integran los beneficiarios.</t>
   </si>
   <si>
     <t>Estimación de tiempo promedio para recibir los Bienevales una vez que inicia el trámite en los módulos. Reporte de flujo de atención diaria en módulos 2014 y 2015.  La afluencia a los módulos durante los primeros días es muy alta, la cual disminuye a medida que pasan los días, por ello el tiempo de espera en los módulos es variable. Con la restructuración de procesos se logró disminuir el tiempo promedio de espera en la ZMG en un 33.28%, Vallarta y Zapotlán el Grande en 41.29% entre 2014 y 2015. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Mejora la coordinación entre instancias internas y entre éstas y los proveedores.</t>
   </si>
   <si>
     <t>Aumentar el intercambio de información y la claridad con los proveedores a través de juntas y comunicación constante.</t>
   </si>
   <si>
     <t>Se han  realizado  sesiones para la coordinación entre instancias internas  y proveedores. Se tiene evidencia de minutas de reuniones entabladas, con los proveedores del programa para el ejercicio 2015. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>