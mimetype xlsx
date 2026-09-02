--- v0 (2026-07-04)
+++ v1 (2026-09-02)
@@ -69,186 +69,186 @@
   <si>
     <t>Compromiso</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Publicar las ROP donde se incluirá la definición de población potencial y objetivo, los procedimientos de elección y las metas.</t>
   </si>
   <si>
+    <t>Redactar reglas de operación, siguiendo la guía de la SUBSEPLAN.</t>
+  </si>
+  <si>
+    <t>31-05-2016</t>
+  </si>
+  <si>
+    <t>29-09-2016</t>
+  </si>
+  <si>
+    <t>Reglas de operación elaboradas de acuerdo a la guía de SUBSEPLAN. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>09-12-2016</t>
+  </si>
+  <si>
     <t>Revisión y  validación de las ROP</t>
   </si>
   <si>
-    <t>03-10-2016</t>
+    <t>02-10-2016</t>
   </si>
   <si>
     <t>28-02-2017</t>
   </si>
   <si>
     <t>Se enviaron a Subseplan para revisión y se recibieron observaciones para consideración. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>15-02-2017</t>
   </si>
   <si>
     <t>Publicación de las ROP en el Periódico Oficial</t>
   </si>
   <si>
     <t>01-03-2017</t>
   </si>
   <si>
-    <t>30-04-2017</t>
+    <t>29-04-2017</t>
   </si>
   <si>
     <t>Publicación de las ROP. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
+    <t>28-03-2017</t>
+  </si>
+  <si>
+    <t>Analizar las experiencias previas a nivel nacional y/o internacional para el sustento lógico de las acciones del Programa.</t>
+  </si>
+  <si>
+    <t>Analizar los modelos de estudio que permitan dar sustento lógico al programa.</t>
+  </si>
+  <si>
+    <t>14-08-2016</t>
+  </si>
+  <si>
+    <t>Redacción final de la investigación de los 3 modelos de estudio. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Analizar la problemática que busca resolver el Programa y diagnosticar la pertinencia de su intervención.</t>
+  </si>
+  <si>
+    <t>23-10-2016</t>
+  </si>
+  <si>
+    <t>14-11-2016</t>
+  </si>
+  <si>
+    <t>Documento que analiza la magnitud del problema que busca resolver el programa. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
     <t>27-03-2017</t>
   </si>
   <si>
-    <t>Redactar reglas de operación, siguiendo la guía de la SUBSEPLAN.</t>
-[...25 lines deleted...]
-  <si>
     <t>Elegir de 3 a 5 modelos de estudio que permitan analizar experiencias previas a nivel nacional y/o internacional y que den sustento lógico a las acciones realizadas por el programa.</t>
   </si>
   <si>
-    <t>01-07-2016</t>
-[...2 lines deleted...]
-    <t>15-07-2016</t>
+    <t>30-06-2016</t>
+  </si>
+  <si>
+    <t>14-07-2016</t>
   </si>
   <si>
     <t>Se han elegido 3 países como modelos: Argentina, Perú y Uruguay. Se adjunta documento. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>02-11-2016</t>
+    <t>03-11-2016</t>
+  </si>
+  <si>
+    <t>Aplicación de encuestas.</t>
+  </si>
+  <si>
+    <t>21-08-2016</t>
+  </si>
+  <si>
+    <t>Se obtuvo de CONEVAL el estudio referente a las Líneas de Bienestar, y a partir de él se considera qué familias tienen el problema que el Programa busca resolver. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>24-03-2017</t>
   </si>
   <si>
     <t>Establecer una estrategia de investigación local sobre la problemática que busca resolver el Programa.</t>
   </si>
   <si>
-    <t>22-08-2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Documento Plan de Acción para la investigación local sobre la problemática de la población objetivo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>Analizar la problemática que busca resolver el Programa y diagnosticar la pertinencia de su intervención.</t>
-[...22 lines deleted...]
-  <si>
     <t>Definir la población potencial y objetivo que determine la orientación del Programa y las metas finales que deberá cumplir.</t>
   </si>
   <si>
     <t>Definir la población potencial y objetivo.</t>
   </si>
   <si>
-    <t>01-08-2016</t>
+    <t>31-07-2016</t>
   </si>
   <si>
     <t>SE HA DEFINIDO LA POBLACION POTENCIA Y OBJETIVO A PARTIR DEL ESTUDIO DE LA PROBLEMÁTICA QUE ATIENDE EL PROGRAMA, Y SE INCLUYÓ EN LAS REGLAS DE OPERACIÓN. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>La estrategia de cobertura del Programa se ampliará a mediano y largo plazo.</t>
   </si>
   <si>
     <t>Definir estrategia a mediano y largo plazo alineada con la MIR</t>
   </si>
   <si>
     <t>Se ha definido la estrategia para el programa a mediano y largo alcance. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>19-12-2017</t>
   </si>
   <si>
     <t>Actualizar el formato de monitoreo donde se incluyan cuestiones como la posibilidad de que el beneficiario vuelva a visitar el destino en el futuro o lo recomiende a sus conocidos</t>
   </si>
   <si>
     <t>Mejorar el formato de encuestas de evaluación de los beneficiarios de tal forma que los resultados que arrojen sean más representativos.</t>
   </si>
   <si>
-    <t>05-09-2016</t>
+    <t>04-09-2016</t>
   </si>
   <si>
     <t>Se tiene la modificación de la encuesta de evaluación para ser usada en 2017. Aún está en validación. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
@@ -462,232 +462,232 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>222.0</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11" t="n" s="5">
         <v>100.0</v>
       </c>
       <c r="H11" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>222.0</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>40</v>
       </c>
       <c r="G12" t="n" s="6">
         <v>100.0</v>
       </c>
       <c r="H12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>222.0</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G13" t="n" s="7">
         <v>100.0</v>
       </c>
       <c r="H13" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>222.0</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G14" t="n" s="8">
         <v>100.0</v>
       </c>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>222.0</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G15" t="n" s="9">
         <v>100.0</v>
       </c>
       <c r="H15" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>223.0</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>
       <c r="G16" t="n" s="10">
         <v>100.0</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>225.0</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="n" s="11">
         <v>100.0</v>
       </c>
       <c r="H17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>237.0</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>64</v>
       </c>
       <c r="G18" t="n" s="12">
         <v>100.0</v>
       </c>
       <c r="H18" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>