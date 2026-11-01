--- v1 (2026-09-02)
+++ v2 (2026-11-01)
@@ -69,153 +69,153 @@
   <si>
     <t>Compromiso</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Publicar las ROP donde se incluirá la definición de población potencial y objetivo, los procedimientos de elección y las metas.</t>
   </si>
   <si>
+    <t>Publicación de las ROP en el Periódico Oficial</t>
+  </si>
+  <si>
+    <t>01-03-2017</t>
+  </si>
+  <si>
+    <t>29-04-2017</t>
+  </si>
+  <si>
+    <t>Publicación de las ROP. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>28-03-2017</t>
+  </si>
+  <si>
     <t>Redactar reglas de operación, siguiendo la guía de la SUBSEPLAN.</t>
   </si>
   <si>
     <t>31-05-2016</t>
   </si>
   <si>
     <t>29-09-2016</t>
   </si>
   <si>
     <t>Reglas de operación elaboradas de acuerdo a la guía de SUBSEPLAN. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>09-12-2016</t>
   </si>
   <si>
     <t>Revisión y  validación de las ROP</t>
   </si>
   <si>
     <t>02-10-2016</t>
   </si>
   <si>
     <t>28-02-2017</t>
   </si>
   <si>
     <t>Se enviaron a Subseplan para revisión y se recibieron observaciones para consideración. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>15-02-2017</t>
   </si>
   <si>
-    <t>Publicación de las ROP en el Periódico Oficial</t>
-[...13 lines deleted...]
-  <si>
     <t>Analizar las experiencias previas a nivel nacional y/o internacional para el sustento lógico de las acciones del Programa.</t>
   </si>
   <si>
+    <t>Aplicación de encuestas.</t>
+  </si>
+  <si>
+    <t>21-08-2016</t>
+  </si>
+  <si>
+    <t>23-10-2016</t>
+  </si>
+  <si>
+    <t>Se obtuvo de CONEVAL el estudio referente a las Líneas de Bienestar, y a partir de él se considera qué familias tienen el problema que el Programa busca resolver. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>24-03-2017</t>
+  </si>
+  <si>
+    <t>Establecer una estrategia de investigación local sobre la problemática que busca resolver el Programa.</t>
+  </si>
+  <si>
+    <t>14-08-2016</t>
+  </si>
+  <si>
+    <t>Documento Plan de Acción para la investigación local sobre la problemática de la población objetivo. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Elegir de 3 a 5 modelos de estudio que permitan analizar experiencias previas a nivel nacional y/o internacional y que den sustento lógico a las acciones realizadas por el programa.</t>
+  </si>
+  <si>
+    <t>30-06-2016</t>
+  </si>
+  <si>
+    <t>14-07-2016</t>
+  </si>
+  <si>
+    <t>Se han elegido 3 países como modelos: Argentina, Perú y Uruguay. Se adjunta documento. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>03-11-2016</t>
+  </si>
+  <si>
+    <t>Analizar la problemática que busca resolver el Programa y diagnosticar la pertinencia de su intervención.</t>
+  </si>
+  <si>
+    <t>14-11-2016</t>
+  </si>
+  <si>
+    <t>Documento que analiza la magnitud del problema que busca resolver el programa. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>27-03-2017</t>
+  </si>
+  <si>
     <t>Analizar los modelos de estudio que permitan dar sustento lógico al programa.</t>
   </si>
   <si>
-    <t>14-08-2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Redacción final de la investigación de los 3 modelos de estudio. [valor:Concluida Avance de 100%]</t>
-  </si>
-[...46 lines deleted...]
-    <t>Documento Plan de Acción para la investigación local sobre la problemática de la población objetivo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Definir la población potencial y objetivo que determine la orientación del Programa y las metas finales que deberá cumplir.</t>
   </si>
   <si>
     <t>Definir la población potencial y objetivo.</t>
   </si>
   <si>
     <t>31-07-2016</t>
   </si>
   <si>
     <t>SE HA DEFINIDO LA POBLACION POTENCIA Y OBJETIVO A PARTIR DEL ESTUDIO DE LA PROBLEMÁTICA QUE ATIENDE EL PROGRAMA, Y SE INCLUYÓ EN LAS REGLAS DE OPERACIÓN. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>La estrategia de cobertura del Programa se ampliará a mediano y largo plazo.</t>
   </si>
   <si>
     <t>Definir estrategia a mediano y largo plazo alineada con la MIR</t>
   </si>
   <si>
     <t>Se ha definido la estrategia para el programa a mediano y largo alcance. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>19-12-2017</t>
   </si>
@@ -453,241 +453,241 @@
       </c>
       <c r="F10" t="s">
         <v>31</v>
       </c>
       <c r="G10" t="n" s="4">
         <v>100.0</v>
       </c>
       <c r="H10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>222.0</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G11" t="n" s="5">
         <v>100.0</v>
       </c>
       <c r="H11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>222.0</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G12" t="n" s="6">
         <v>100.0</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>222.0</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>45</v>
       </c>
       <c r="G13" t="n" s="7">
         <v>100.0</v>
       </c>
       <c r="H13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>222.0</v>
       </c>
       <c r="B14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>47</v>
       </c>
       <c r="D14" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F14" t="s">
         <v>49</v>
       </c>
       <c r="G14" t="n" s="8">
         <v>100.0</v>
       </c>
       <c r="H14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>222.0</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
       <c r="G15" t="n" s="9">
         <v>100.0</v>
       </c>
       <c r="H15" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>223.0</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>
       <c r="G16" t="n" s="10">
         <v>100.0</v>
       </c>
       <c r="H16" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>225.0</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="n" s="11">
         <v>100.0</v>
       </c>
       <c r="H17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>237.0</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" t="s">
         <v>62</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>64</v>
       </c>
       <c r="G18" t="n" s="12">
         <v>100.0</v>
       </c>
       <c r="H18" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>