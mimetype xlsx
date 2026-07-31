--- v0 (2026-05-26)
+++ v1 (2026-07-31)
@@ -75,57 +75,57 @@
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Especificar en ROPS estrategias de cobertura y focalización.</t>
   </si>
   <si>
     <t>Describir el apartado en reglas de operación 2017.</t>
   </si>
   <si>
     <t>01-01-2017</t>
   </si>
   <si>
-    <t>01-06-2017</t>
+    <t>31-05-2017</t>
   </si>
   <si>
     <t>Se describió en el apartado de las Reglas de Operación 2017. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>30-05-2017</t>
+    <t>29-05-2017</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>