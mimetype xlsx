--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -75,103 +75,103 @@
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Fortalecer la coordinación interinstitucional con la Secretaría de Planeación, Administración y Finanzas  para encontrar mecanismos que permitan exponer las necesidades y retos institucionales para avanzar en un enfoque más orientado a resultados</t>
   </si>
   <si>
     <t>Se realizará una reunión con la Subsecretaría de Planeación y la Subsecretaría de Finanzas con la finalidad de exponer los resultados de la evaluación y las recomendaciones realizadas a la MIR con forme a la Metodología del Marco Lógico.</t>
   </si>
   <si>
     <t>01-03-2017</t>
   </si>
   <si>
-    <t>31-08-2017</t>
+    <t>30-08-2017</t>
   </si>
   <si>
     <t>Se realizó la reunión con el personal de la Subsecretaría de Planeación y Evaluación y con la Dirección de Programación de la Subsecretaría de Finanzas, además del área de Planeación del Sistema DIF Jalisco, en la cual se expuso los resultados de la Evaluación de 2015 y las recomendaciones para fortalecer la coordinación interinstitucional. 
 Como evidencias se adjunta:
 Oficio de invitación
 Lista de asistencia
 Presentación
 Ficha de evidencias [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Incluir en la MIR que se reporta a Secretaría de Planeación, Administración y Finanzas  preferentemente indicadores de resultados y dar seguimiento interno a los indicadores de cobertura.</t>
   </si>
   <si>
     <t>Agregar en la MIR 2017 Indicadores de Resultados con respecto a apoyos y servicios.</t>
   </si>
   <si>
     <t>01-01-2017</t>
   </si>
   <si>
-    <t>30-06-2017</t>
+    <t>29-06-2017</t>
   </si>
   <si>
     <t>Se agrego en la MIR Indicadores de Resultados con respecto a apoyos y servicios, se anexa la Ficha de Evidencias y la liga donde se podrá consultar la MIR 2017.
 http://transparencia.info.jalisco.gob.mx/sites/default/files/MIR%20Sistema%20DIF%202017_2.pdf [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>16-06-2017</t>
+    <t>15-06-2017</t>
   </si>
   <si>
     <t xml:space="preserve">Cada vez que revise la MIR en la etapa de programación de cada ejercicio, se realice nuevamente el proceso de aplicación de  la MML, partiendo desde la identificación de la problemática, y con la participación de todas las áreas y unidades que forman parte del programa presupuestario; y que el proceso de diseño de la MIR siga en la manera más estricta posible lo establecido en la MML. </t>
   </si>
   <si>
     <t>Capacitación a los enlaces de las áreas operativas en la realización del MML para la MIR 2018</t>
   </si>
   <si>
-    <t>01-05-2017</t>
+    <t>30-04-2017</t>
   </si>
   <si>
     <t>Se realizó una capacitación a los enlaces de las áreas operativas para conocer MML [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>30-09-2017</t>
+    <t>29-09-2017</t>
   </si>
   <si>
     <t>No agrupar los componentes y las actividades conforme a la unidad administrativa responsables de los mismos, sino al tipo de componentes que se está otorgando, ejemplo, si es Atención psicológica integral para un determinado objetivo (prevención de la violencia, por ejemplo), que puede agrupar platicas, terapias etc., no importa que varias unidades administrativas la otorguen, es recomendable agruparla por tipo de bien o servicio, o de acción, al objetivo al que está orientado. 
 Se explicó que se tiene así por cuestión de la estructura programático presupuestal, sin embargo se recomienda buscar alternativas de manera coordinada con los responsables del presupuesto, para reflejar mejor una orientación a resultados en los programas presupuestarios y en la MIR.</t>
   </si>
   <si>
     <t>Agregar en la MIR 2017 los Componentes con redacción de acuerdo a  apoyos y servicios.</t>
   </si>
   <si>
-    <t>31-03-2017</t>
+    <t>01-04-2017</t>
   </si>
   <si>
     <t>Se agrego en la MIR los componentes orientados a apoyos y servicios, y una estructura programática integrada de igual forma, se anexa Ficha de Evidencias, la liga donde se puede visualizar ambos archivos son las siguientes: 
 Estructura Programática:
 http://transparencia.info.jalisco.gob.mx/sites/default/files/ESTRUCTURA%20PROGRAM%C3%81TICA%202017%20mayo%2017.pdf
 MIR
 http://transparencia.info.jalisco.gob.mx/sites/default/files/MIR%20Sistema%20DIF%202017_2.pdf [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Rediseñar la MIR estratégica con el mayor apego posible a la  metodología, lo cual derivado de la experiencia en otras instituciones es factible. En el modelo GpR, no es necesario cambiar la estructura administrativa del programa presupuestario para que su MIR esté expresada conforme a la metodología. Tampoco es necesario que una MIR estratégica y su complementaria (si es que es necesaria)  reflejen cada acción y cada partida presupuestaria de cada unidad administrativa, para eso se utiliza otro tipo de instrumentos.</t>
   </si>
   <si>
     <t>Capacitación a los enlaces de las áreas operativas en la realización del MML</t>
   </si>
   <si>
     <t>Se realizó una capacitación a los enlaces de las áreas operativas para que conocieran la MML [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">