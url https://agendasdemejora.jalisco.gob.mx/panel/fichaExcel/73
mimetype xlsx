--- v0 (2026-06-27)
+++ v1 (2026-10-24)
@@ -72,162 +72,162 @@
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Elaborar un matriz de indicadores para resultados propia del programa, la cual no se limite a los lineamientos establecidos para la programación y presupuesto.</t>
   </si>
   <si>
     <t>Diseñar una matriz de indicadores para resultados del programa que será integrada al Anteproyecto de Presupuesto 2019.</t>
   </si>
   <si>
-    <t>02-07-2018</t>
-[...2 lines deleted...]
-    <t>30-09-2018</t>
+    <t>01-07-2018</t>
+  </si>
+  <si>
+    <t>29-09-2018</t>
   </si>
   <si>
     <t>En el Anteproyecto de Presupuesto 2019 se incluyó una Matriz de Indicadores para Resultados propia del programa. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>27-09-2018</t>
+    <t>26-09-2018</t>
   </si>
   <si>
     <t>Fortalecer la presencia del programa entre la población en general, así como difundir sus objetivos, resultados y beneficios para la comunidad.</t>
   </si>
   <si>
     <t>Diseñar una estrategia de difusión en redes sociales</t>
   </si>
   <si>
-    <t>15-07-2018</t>
+    <t>14-07-2018</t>
   </si>
   <si>
     <t>La coordinación del programa hizo contratación de un Community Manager, quien gestiona el total de las redes sociales, reportando mensualmente avances en la materia, a través del Informe de Estadísticas en Redes Sociales. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>31-01-2018</t>
   </si>
   <si>
     <t>Elaborar convenios de colaboración con instituciones externas para fortalecer los procesos de planeación estratégica.</t>
   </si>
   <si>
     <t>Elaborar convenio de colaboración con una institución externa para el acompañamiento en la capacitación del personal del programa, así como para realizar una revisión de la planeación.</t>
   </si>
   <si>
-    <t>31-08-2017</t>
-[...2 lines deleted...]
-    <t>13-10-2018</t>
+    <t>30-08-2017</t>
+  </si>
+  <si>
+    <t>12-10-2018</t>
   </si>
   <si>
     <t>El 9 de abril de 2018 fue firmado un convenio de colaboración entre la Secretaría de Cultura y la Fundación Nacional Batuta, con motivo de facilitar información entre las partes, que permita generar mejoras en los procesos de planeación.  Así mismo el 01 de noviembre de 2017, fue firmado un convenio entre el programa y la Orquesta Filarmónica de Jalisco para la realización de acciones conjuntas que permitan mejorar los procesos internos del programa, como su difusión. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>10-10-2018</t>
+    <t>09-10-2018</t>
   </si>
   <si>
     <t>Esta recomendación será considerada en los procesos de mejora de los mecanismos de difusión del programa.</t>
   </si>
   <si>
     <t>Contemplar estrategias de difusión de los logros del programa entre los miembros de la comunidad.</t>
   </si>
   <si>
-    <t>31-07-2017</t>
+    <t>30-07-2017</t>
   </si>
   <si>
     <t>30-11-2018</t>
   </si>
   <si>
     <t>La coordinación del programa, a través de la contratación de un Community Manager, ha consolidado una estrategia que ha permitido incrementar la calidad de presencia y desempeño de las redes sociales del programa. Así mismo han sido firmado convenios de colaboración con institucionaes externas, que permiten ampliar la difusión del mismo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Integrar mecanismos para que los maestros y directores compartan los experiencias y mejoren las planeación del programa.</t>
   </si>
   <si>
     <t>Establecer canales de comunicación que propicien el intercambio de experiencias.</t>
   </si>
   <si>
     <t>01-03-2018</t>
   </si>
   <si>
-    <t>30-10-2018</t>
+    <t>31-10-2018</t>
   </si>
   <si>
     <t>Las capacitaciones realizadas en el año en turno, además de servir propiamente como capacitaciones, sirven como espacios para la comunicación e intercambio de experiencias entre el personal docente y directivo asistente. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>11-08-2018</t>
+    <t>10-08-2018</t>
   </si>
   <si>
     <t>Integrar en las capacitaciones a profesores temáticas que aborden la planeación.</t>
   </si>
   <si>
     <t>Entre los días 06 y 11 de agosto de 2018, tuvo lugar una Capacitación General de ECOS, en la cual fueron abordados tanto temas administrativos como didácticos, en aras de garantizar un mejor desempeño del personal docente y directivo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Brindar mayor certeza jurídica en los procesos de contratación del personal del programa.</t>
   </si>
   <si>
     <t>Integrar en las reglas de operación 2018 procesos de contratación del personal.</t>
   </si>
   <si>
     <t>02-01-2018</t>
   </si>
   <si>
-    <t>30-03-2018</t>
+    <t>31-03-2018</t>
   </si>
   <si>
     <t>El 8 de febrero de 2018 fueron publicadas las Reglas de Operación del programa, en las que se contempla el mecanismo para la contratación del personal docente. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>08-02-2018</t>
   </si>
   <si>
     <t>Establecer periodos estrictos para la generación y recepción de información de seguimiento.</t>
   </si>
   <si>
-    <t>31-08-2018</t>
+    <t>30-08-2018</t>
   </si>
   <si>
     <t>El 08 de octubre de 2018 se oficializaron los plazos de entrega de la información correspondientes a los Núcleos Ecos del programa. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>08-10-2018</t>
+    <t>07-10-2018</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>