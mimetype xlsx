--- v0 (2026-06-25)
+++ v1 (2026-11-03)
@@ -72,87 +72,87 @@
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>Marco teórico del diagnóstico del programa</t>
   </si>
   <si>
     <t>Actualizar el marco teórico del diagnostico</t>
   </si>
   <si>
-    <t>14-05-2018</t>
+    <t>13-05-2018</t>
   </si>
   <si>
     <t>19-11-2018</t>
   </si>
   <si>
     <t>Se actualizó el marco teórico del diagnóstico [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>28-11-2018</t>
   </si>
   <si>
     <t>análisis de la normatividad vigente</t>
   </si>
   <si>
     <t>Realizar el análisis y actualización de la normativa vigente aplicable al programa</t>
   </si>
   <si>
     <t>Se actualizó la normativa vigente aplicable al programa [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fortalecer y sustentar la lógica de intervención</t>
   </si>
   <si>
     <t>Analizar y actualizar la logica de intervención del programa</t>
   </si>
   <si>
     <t>Se actualizó la lógica de intervención del programa [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Impacto del programa, conforme a los parámetros establecidos en la MIR</t>
   </si>
   <si>
     <t>Realizar el análisis de los indicadores actuales, para definir la procedencia de su actualización conforme al fin y propósito establecidos para el mismo</t>
   </si>
   <si>
-    <t>30-08-2018</t>
+    <t>29-08-2018</t>
   </si>
   <si>
     <t>Se realizó el análisis de los indicadores, estableciéndose que la MIR actual corresponde a la medición requerida en el programa [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Diagnostico y operación del programa</t>
   </si>
   <si>
     <t>Documentar las ventajas y desventajas previamente analizadas en el diseño del programa, para contemplarlas en la implementación del programa</t>
   </si>
   <si>
     <t>30-11-2018</t>
   </si>
   <si>
     <t>Se documentaron las ventajas y desventajas del programa [valor:En proceso Avance de 50%]</t>
   </si>
   <si>
     <t>Vinculación con otras dependencias, para potencializar el impacto del programa</t>
   </si>
   <si>
     <t>Identificar las dependencias con las que se puede vincular el programa, y realizar reuniones de coordinación</t>
   </si>
   <si>
     <t>Se identificaron las dependencias con las que se pueden establecer convenios de colaboración, para proceder a la firma de los mismos una vez formalizados los cambios del gabinete de gobierno, y como conforme sean publicadas las reglas de operación del Programa para el ejercicio 2019 [valor:Concluida Avance de 100%]</t>
   </si>