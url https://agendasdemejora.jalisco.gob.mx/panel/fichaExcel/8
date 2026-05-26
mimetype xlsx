--- v0 (2026-04-29)
+++ v1 (2026-05-26)
@@ -69,198 +69,198 @@
   <si>
     <t>Compromiso</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>En el Sistema de Programas Públicos se ofrece a los usuarios responsables de capturar la información de los programas dos elementos de soporte, a saber: 1) una Guía de registro de información, con definiciones y ayudas para la definición de objetivos; y 2) se ofrece asesoramiento particular por medio un enlace, encargado de atender las dudas de los responsables de captura. Además, la Subseplan ha emitido la Guía para la elaboración de ROP, que ofrece orientación con relación a la definición de objetivos. Por lo tanto, el compromiso de mejora será: Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los objetivos generales y específicos que plantean los programas públicos.</t>
   </si>
   <si>
+    <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los objetivos de los programas.</t>
+  </si>
+  <si>
+    <t>01-01-2016</t>
+  </si>
+  <si>
+    <t>30-04-2016</t>
+  </si>
+  <si>
+    <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los objetivos de los programas, durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>17-06-2016</t>
+  </si>
+  <si>
+    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
+  </si>
+  <si>
+    <t>31-03-2015</t>
+  </si>
+  <si>
+    <t>31-12-2015</t>
+  </si>
+  <si>
+    <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>05-07-2016</t>
+  </si>
+  <si>
     <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
   </si>
   <si>
-    <t>31-12-2015</t>
-[...1 lines deleted...]
-  <si>
     <t>En el primer semestre de 2015 se actualizó la Guía, la misma se encuentra publicada en la página de la SEPAF. En enero de 2016, se realizó una nueva actualización de la Guía para la Elaboración de ROP de los Programas Públicos. La  Guía para la Elaboración de Reglas de Operación de los Programas Públicos 2016, está publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>30-04-2016</t>
-[...25 lines deleted...]
-  <si>
     <t>Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los problemas públicos, así como los elementos para su evaluación.</t>
   </si>
   <si>
+    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de problemas públicos.</t>
+  </si>
+  <si>
+    <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>22-08-2016</t>
+  </si>
+  <si>
     <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los problemas públicos.</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó el asesoramiento a los enlaces de la Subseplan a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los problemas públicos de los programas durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>23-08-2016</t>
   </si>
   <si>
-    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de problemas públicos.</t>
-[...7 lines deleted...]
-  <si>
     <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la vinculación del problema que identifica el programa con los problemas identificados en el PED y sus instrumentos derivados.</t>
   </si>
   <si>
     <t>01-03-2015</t>
   </si>
   <si>
     <t>30-06-2015</t>
   </si>
   <si>
     <t>En el modelo de TDR para la Evaluación de Diseño, elaborado y publicado por la SEPAF se incorporó un criterio para considerar la alineación con los problemas públicos que se contemplan en los instrumentos de planificación del desarrollo. Además, en el instrumento de evaluación que se elaboró para la realización de la Evaluación Estratégica de los programas públicos, se incorporó una pregunta sobre este tópico. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>31-05-2015</t>
   </si>
   <si>
     <t>Fortalecer el acompañamiento que se ofrece a las dependencias y entidades con programas públicos en el Sistema, así como los elementos para la evaluación de su alineación con el PED.</t>
   </si>
   <si>
     <t>Focalizar el asesoramiento y la recomendación de los enlaces de Subseplan, con relación a la vinculación del programa con el PED.</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en focalizar el asesoramiento y la recomendación de los encales de Subseplan, con relación a la vinculación del programa con el PED. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la alineación del programa con el PED y sus instrumentos derivados.</t>
   </si>
   <si>
     <t>En el modelo de TDR de la evaluación de Diseño 2015 se incorporó para el objetivo 2, pregunta 3, un criterio para que el evaluador identifique si el programa contribuye al logro de los objetivos del PED y otros instrumentos de planeación de mediano y largo plazo. El modelo de TDR de las Evaluaciones de Diseño 2015, se encuentra publicado en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/evaluaciones-programas [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fortalecer la incorporación de indicadores en las reglas de operación que elaboran y emiten los programas públicos.</t>
   </si>
   <si>
+    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte sobre la elaboración de MIR y de indicadores de gestión y de resultados en las ROP.</t>
+  </si>
+  <si>
     <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para incorporar MIR o indicadores de gestión y de resultados en las ROP.</t>
   </si>
   <si>
     <t>Durante el proceso de asesoramiento a las diferentes Dependencias y Entidades por parte de la Subseplan, se hizo énfasis en la inclusión de MIR e indicadores de resultados en las ROP. Del total de ROP publicadas en el P.O “El Estado de Jalisco” hasta el mes de mayo, y que fueron revisadas previamente por la Subseplan, el 100% contemplan un apartado sobre indicadores o MIR. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>31-05-2016</t>
   </si>
   <si>
-    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte sobre la elaboración de MIR y de indicadores de gestión y de resultados en las ROP.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fortalecer la enunciación de los objetivos generales y específicos, así como los apartados de difusión y transparencia, en las reglas de operación que se elaboran y emiten por los programas públicos.</t>
   </si>
   <si>
+    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte la definición de objetivos, y sobre el contenido de los apartados de transparencia.</t>
+  </si>
+  <si>
+    <t>En enero de 2016 se actualizó la Guía para la Elaboración de ROP de los Programas Públicos, se encuentra publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>19-08-2016</t>
+  </si>
+  <si>
     <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para mejorar la redacción de objetivos y el contenido de los apartados de transparencia.</t>
   </si>
   <si>
     <t>Durante el proceso de asesoramiento a las diferentes Dependencias y Entidades por parte de la Subseplan, se hizo énfasis en la inclusión de apartados relacionados con medidas de transparencia  y publicación de información fundamental en las ROP. Del total de ROP publicadas hasta el mes de mayo, en el Periódico Oficial El Estado de Jalisco y que fueron revisadas previamente por la Subseplan, el 100% contemplan un apartado en materia de transparencia. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
-    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte la definición de objetivos, y sobre el contenido de los apartados de transparencia.</t>
-[...7 lines deleted...]
-  <si>
     <t>Reforzar el acompañamiento a las dependencias y entidades que elaboran y emiten reglas de operación para sus programas públicos.</t>
   </si>
   <si>
+    <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, a las dependencias y entidades que le presenten solicitudes de opinión técnica respecto de sus proyectos de ROP.</t>
+  </si>
+  <si>
+    <t>Al mes de julio de 2016, se han publicado en el P.O. “El Estado de Jalisco” 47 ROP, de las cuales para 20 se ha solicitado opinión a la Subseplan. Es decir que el 45% de las ROP han contado con asesoramiento técnico de la Subseplan. En 2014 se publicaron 34 ROP, de las cuales 12 fueron puestas a consideración de la Subseplan, y representaron el 35% de las ROP publicadas en ese año. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Recomendar a las dependencias y entidades que emitan ROP para aquellos programas sugeridos en el Estudio de Consistencia</t>
+  </si>
+  <si>
+    <t>30-03-2015</t>
+  </si>
+  <si>
+    <t>La SEPAF emitió el oficio DGMS/082/2015, por medio del cual se recomendó la elaboración de ROP para 37 programas públicos, de los cuales las dependencias y entidades elaboraron y publicaron ROP para 29 de esos programas. Todas las ROP publicadas se encuentran disponibles en: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/reglas-de-operacion [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
     <t>Recomendar a la Dirección General Jurídica de la SEPAF que en el articulado del Decreto del Presupuesto de Egresos 2016, se incorpore un listado de programas públicos obligados a elaborar y publicar las ROP para sus programas</t>
   </si>
   <si>
     <t>01-05-2015</t>
   </si>
   <si>
     <t>31-01-2016</t>
   </si>
   <si>
     <t>La Subseplan emitió el oficio DGMS/182/2015, por medio del cual se recomendó a la Subsecretaría de Finanzas que se incorporara en el Decreto del Presupuesto 2016, una relación de programas obligados a elaborar y publicar ROP. Además, el Consejo EVALÚA Jalisco emitió la recomendación EVALÚA-001-2015, en la que se retoma la sugerencia. El Decreto de Presupuesto de Egresos definitivo se publicó el 19 de diciembre de 2015. [valor:Concluida Avance de 100%]</t>
-  </si>
-[...13 lines deleted...]
-    <t>La SEPAF emitió el oficio DGMS/082/2015, por medio del cual se recomendó la elaboración de ROP para 37 programas públicos, de los cuales las dependencias y entidades elaboraron y publicaron ROP para 29 de esos programas. Todas las ROP publicadas se encuentran disponibles en: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/reglas-de-operacion [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -388,423 +388,423 @@
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>71.0</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G8" t="n" s="2">
         <v>100.0</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>71.0</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G9" t="n" s="3">
         <v>100.0</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>71.0</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G10" t="n" s="4">
         <v>100.0</v>
       </c>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>73.0</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11" t="n" s="5">
         <v>100.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>73.0</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
       <c r="G12" t="n" s="6">
         <v>100.0</v>
       </c>
       <c r="H12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>73.0</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13" t="n" s="7">
         <v>100.0</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>75.0</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="n" s="8">
         <v>100.0</v>
       </c>
       <c r="H14" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>75.0</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="n" s="9">
         <v>100.0</v>
       </c>
       <c r="H15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>80.0</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="G16" t="n" s="10">
         <v>100.0</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>80.0</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G17" t="n" s="11">
         <v>100.0</v>
       </c>
       <c r="H17" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>81.0</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="n" s="12">
         <v>100.0</v>
       </c>
       <c r="H18" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>81.0</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G19" t="n" s="13">
         <v>100.0</v>
       </c>
       <c r="H19" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>82.0</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" t="s">
         <v>60</v>
       </c>
-      <c r="E20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" t="n" s="14">
         <v>100.0</v>
       </c>
       <c r="H20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>82.0</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="F21" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G21" t="n" s="15">
         <v>100.0</v>
       </c>
       <c r="H21" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>82.0</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22" t="n" s="16">
         <v>100.0</v>
       </c>
       <c r="H22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>