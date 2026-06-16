--- v1 (2026-05-26)
+++ v2 (2026-06-16)
@@ -69,86 +69,86 @@
   <si>
     <t>Compromiso</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>En el Sistema de Programas Públicos se ofrece a los usuarios responsables de capturar la información de los programas dos elementos de soporte, a saber: 1) una Guía de registro de información, con definiciones y ayudas para la definición de objetivos; y 2) se ofrece asesoramiento particular por medio un enlace, encargado de atender las dudas de los responsables de captura. Además, la Subseplan ha emitido la Guía para la elaboración de ROP, que ofrece orientación con relación a la definición de objetivos. Por lo tanto, el compromiso de mejora será: Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los objetivos generales y específicos que plantean los programas públicos.</t>
   </si>
   <si>
+    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
+  </si>
+  <si>
+    <t>31-12-2015</t>
+  </si>
+  <si>
+    <t>En el primer semestre de 2015 se actualizó la Guía, la misma se encuentra publicada en la página de la SEPAF. En enero de 2016, se realizó una nueva actualización de la Guía para la Elaboración de ROP de los Programas Públicos. La  Guía para la Elaboración de Reglas de Operación de los Programas Públicos 2016, está publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>30-04-2016</t>
+  </si>
+  <si>
+    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
+  </si>
+  <si>
+    <t>31-03-2015</t>
+  </si>
+  <si>
+    <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>05-07-2016</t>
+  </si>
+  <si>
     <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los objetivos de los programas.</t>
   </si>
   <si>
     <t>01-01-2016</t>
   </si>
   <si>
-    <t>30-04-2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los objetivos de los programas, durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>17-06-2016</t>
   </si>
   <si>
-    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
-[...19 lines deleted...]
-  <si>
     <t>Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los problemas públicos, así como los elementos para su evaluación.</t>
   </si>
   <si>
     <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de problemas públicos.</t>
   </si>
   <si>
     <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>22-08-2016</t>
   </si>
   <si>
     <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los problemas públicos.</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó el asesoramiento a los enlaces de la Subseplan a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los problemas públicos de los programas durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>23-08-2016</t>
   </si>
   <si>
     <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la vinculación del problema que identifica el programa con los problemas identificados en el PED y sus instrumentos derivados.</t>
   </si>
   <si>
     <t>01-03-2015</t>
@@ -159,60 +159,60 @@
   <si>
     <t>En el modelo de TDR para la Evaluación de Diseño, elaborado y publicado por la SEPAF se incorporó un criterio para considerar la alineación con los problemas públicos que se contemplan en los instrumentos de planificación del desarrollo. Además, en el instrumento de evaluación que se elaboró para la realización de la Evaluación Estratégica de los programas públicos, se incorporó una pregunta sobre este tópico. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>31-05-2015</t>
   </si>
   <si>
     <t>Fortalecer el acompañamiento que se ofrece a las dependencias y entidades con programas públicos en el Sistema, así como los elementos para la evaluación de su alineación con el PED.</t>
   </si>
   <si>
     <t>Focalizar el asesoramiento y la recomendación de los enlaces de Subseplan, con relación a la vinculación del programa con el PED.</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en focalizar el asesoramiento y la recomendación de los encales de Subseplan, con relación a la vinculación del programa con el PED. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la alineación del programa con el PED y sus instrumentos derivados.</t>
   </si>
   <si>
     <t>En el modelo de TDR de la evaluación de Diseño 2015 se incorporó para el objetivo 2, pregunta 3, un criterio para que el evaluador identifique si el programa contribuye al logro de los objetivos del PED y otros instrumentos de planeación de mediano y largo plazo. El modelo de TDR de las Evaluaciones de Diseño 2015, se encuentra publicado en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/evaluaciones-programas [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fortalecer la incorporación de indicadores en las reglas de operación que elaboran y emiten los programas públicos.</t>
   </si>
   <si>
+    <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para incorporar MIR o indicadores de gestión y de resultados en las ROP.</t>
+  </si>
+  <si>
+    <t>Durante el proceso de asesoramiento a las diferentes Dependencias y Entidades por parte de la Subseplan, se hizo énfasis en la inclusión de MIR e indicadores de resultados en las ROP. Del total de ROP publicadas en el P.O “El Estado de Jalisco” hasta el mes de mayo, y que fueron revisadas previamente por la Subseplan, el 100% contemplan un apartado sobre indicadores o MIR. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>31-05-2016</t>
+  </si>
+  <si>
     <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte sobre la elaboración de MIR y de indicadores de gestión y de resultados en las ROP.</t>
-  </si>
-[...7 lines deleted...]
-    <t>31-05-2016</t>
   </si>
   <si>
     <t>Fortalecer la enunciación de los objetivos generales y específicos, así como los apartados de difusión y transparencia, en las reglas de operación que se elaboran y emiten por los programas públicos.</t>
   </si>
   <si>
     <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte la definición de objetivos, y sobre el contenido de los apartados de transparencia.</t>
   </si>
   <si>
     <t>En enero de 2016 se actualizó la Guía para la Elaboración de ROP de los Programas Públicos, se encuentra publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>19-08-2016</t>
   </si>
   <si>
     <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para mejorar la redacción de objetivos y el contenido de los apartados de transparencia.</t>
   </si>
   <si>
     <t>Durante el proceso de asesoramiento a las diferentes Dependencias y Entidades por parte de la Subseplan, se hizo énfasis en la inclusión de apartados relacionados con medidas de transparencia  y publicación de información fundamental en las ROP. Del total de ROP publicadas hasta el mes de mayo, en el Periódico Oficial El Estado de Jalisco y que fueron revisadas previamente por la Subseplan, el 100% contemplan un apartado en materia de transparencia. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Reforzar el acompañamiento a las dependencias y entidades que elaboran y emiten reglas de operación para sus programas públicos.</t>
   </si>
   <si>
     <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, a las dependencias y entidades que le presenten solicitudes de opinión técnica respecto de sus proyectos de ROP.</t>
   </si>
@@ -388,207 +388,207 @@
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>71.0</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="n" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="H8" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>71.0</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
         <v>24</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" t="n" s="3">
+        <v>100.0</v>
+      </c>
+      <c r="H9" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>71.0</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...5 lines deleted...]
-      <c r="F10" t="s">
+      <c r="G10" t="n" s="4">
+        <v>100.0</v>
+      </c>
+      <c r="H10" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>73.0</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11" t="n" s="5">
         <v>100.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>73.0</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
       <c r="G12" t="n" s="6">
         <v>100.0</v>
       </c>
       <c r="H12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>73.0</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13" t="n" s="7">
         <v>100.0</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>75.0</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="n" s="8">
         <v>100.0</v>
       </c>
       <c r="H14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>75.0</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
@@ -596,155 +596,155 @@
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="n" s="9">
         <v>100.0</v>
       </c>
       <c r="H15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>80.0</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G16" t="n" s="10">
         <v>100.0</v>
       </c>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>80.0</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="G17" t="n" s="11">
         <v>100.0</v>
       </c>
       <c r="H17" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>81.0</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="n" s="12">
         <v>100.0</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>81.0</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>57</v>
       </c>
       <c r="G19" t="n" s="13">
         <v>100.0</v>
       </c>
       <c r="H19" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>82.0</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
       <c r="G20" t="n" s="14">
         <v>100.0</v>
       </c>
       <c r="H20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>82.0</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>38</v>
       </c>
       <c r="E21" t="s">