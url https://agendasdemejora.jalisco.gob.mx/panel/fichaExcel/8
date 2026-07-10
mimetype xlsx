--- v2 (2026-06-16)
+++ v3 (2026-07-10)
@@ -69,135 +69,135 @@
   <si>
     <t>Compromiso</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>En el Sistema de Programas Públicos se ofrece a los usuarios responsables de capturar la información de los programas dos elementos de soporte, a saber: 1) una Guía de registro de información, con definiciones y ayudas para la definición de objetivos; y 2) se ofrece asesoramiento particular por medio un enlace, encargado de atender las dudas de los responsables de captura. Además, la Subseplan ha emitido la Guía para la elaboración de ROP, que ofrece orientación con relación a la definición de objetivos. Por lo tanto, el compromiso de mejora será: Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los objetivos generales y específicos que plantean los programas públicos.</t>
   </si>
   <si>
+    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
+  </si>
+  <si>
+    <t>31-03-2015</t>
+  </si>
+  <si>
+    <t>31-12-2015</t>
+  </si>
+  <si>
+    <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>05-07-2016</t>
+  </si>
+  <si>
     <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
   </si>
   <si>
-    <t>31-12-2015</t>
-[...1 lines deleted...]
-  <si>
     <t>En el primer semestre de 2015 se actualizó la Guía, la misma se encuentra publicada en la página de la SEPAF. En enero de 2016, se realizó una nueva actualización de la Guía para la Elaboración de ROP de los Programas Públicos. La  Guía para la Elaboración de Reglas de Operación de los Programas Públicos 2016, está publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>30-04-2016</t>
   </si>
   <si>
-    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
-[...10 lines deleted...]
-  <si>
     <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los objetivos de los programas.</t>
   </si>
   <si>
     <t>01-01-2016</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los objetivos de los programas, durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>17-06-2016</t>
   </si>
   <si>
     <t>Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los problemas públicos, así como los elementos para su evaluación.</t>
   </si>
   <si>
+    <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los problemas públicos.</t>
+  </si>
+  <si>
+    <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó el asesoramiento a los enlaces de la Subseplan a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los problemas públicos de los programas durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>23-08-2016</t>
+  </si>
+  <si>
+    <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la vinculación del problema que identifica el programa con los problemas identificados en el PED y sus instrumentos derivados.</t>
+  </si>
+  <si>
+    <t>01-03-2015</t>
+  </si>
+  <si>
+    <t>30-06-2015</t>
+  </si>
+  <si>
+    <t>En el modelo de TDR para la Evaluación de Diseño, elaborado y publicado por la SEPAF se incorporó un criterio para considerar la alineación con los problemas públicos que se contemplan en los instrumentos de planificación del desarrollo. Además, en el instrumento de evaluación que se elaboró para la realización de la Evaluación Estratégica de los programas públicos, se incorporó una pregunta sobre este tópico. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>31-05-2015</t>
+  </si>
+  <si>
     <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de problemas públicos.</t>
   </si>
   <si>
     <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>22-08-2016</t>
   </si>
   <si>
-    <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los problemas públicos.</t>
-[...22 lines deleted...]
-  <si>
     <t>Fortalecer el acompañamiento que se ofrece a las dependencias y entidades con programas públicos en el Sistema, así como los elementos para la evaluación de su alineación con el PED.</t>
   </si>
   <si>
+    <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la alineación del programa con el PED y sus instrumentos derivados.</t>
+  </si>
+  <si>
+    <t>En el modelo de TDR de la evaluación de Diseño 2015 se incorporó para el objetivo 2, pregunta 3, un criterio para que el evaluador identifique si el programa contribuye al logro de los objetivos del PED y otros instrumentos de planeación de mediano y largo plazo. El modelo de TDR de las Evaluaciones de Diseño 2015, se encuentra publicado en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/evaluaciones-programas [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
     <t>Focalizar el asesoramiento y la recomendación de los enlaces de Subseplan, con relación a la vinculación del programa con el PED.</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en focalizar el asesoramiento y la recomendación de los encales de Subseplan, con relación a la vinculación del programa con el PED. [valor:Concluida Avance de 100%]</t>
-  </si>
-[...4 lines deleted...]
-    <t>En el modelo de TDR de la evaluación de Diseño 2015 se incorporó para el objetivo 2, pregunta 3, un criterio para que el evaluador identifique si el programa contribuye al logro de los objetivos del PED y otros instrumentos de planeación de mediano y largo plazo. El modelo de TDR de las Evaluaciones de Diseño 2015, se encuentra publicado en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/evaluaciones-programas [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fortalecer la incorporación de indicadores en las reglas de operación que elaboran y emiten los programas públicos.</t>
   </si>
   <si>
     <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para incorporar MIR o indicadores de gestión y de resultados en las ROP.</t>
   </si>
   <si>
     <t>Durante el proceso de asesoramiento a las diferentes Dependencias y Entidades por parte de la Subseplan, se hizo énfasis en la inclusión de MIR e indicadores de resultados en las ROP. Del total de ROP publicadas en el P.O “El Estado de Jalisco” hasta el mes de mayo, y que fueron revisadas previamente por la Subseplan, el 100% contemplan un apartado sobre indicadores o MIR. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>31-05-2016</t>
   </si>
   <si>
     <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte sobre la elaboración de MIR y de indicadores de gestión y de resultados en las ROP.</t>
   </si>
   <si>
     <t>Fortalecer la enunciación de los objetivos generales y específicos, así como los apartados de difusión y transparencia, en las reglas de operación que se elaboran y emiten por los programas públicos.</t>
   </si>
   <si>
     <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte la definición de objetivos, y sobre el contenido de los apartados de transparencia.</t>
   </si>
   <si>
     <t>En enero de 2016 se actualizó la Guía para la Elaboración de ROP de los Programas Públicos, se encuentra publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
   </si>
@@ -388,423 +388,423 @@
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>71.0</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G8" t="n" s="2">
         <v>100.0</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>71.0</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="n" s="3">
         <v>100.0</v>
       </c>
       <c r="H9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>71.0</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
       <c r="G10" t="n" s="4">
         <v>100.0</v>
       </c>
       <c r="H10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>73.0</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11" t="n" s="5">
         <v>100.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>73.0</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G12" t="n" s="6">
         <v>100.0</v>
       </c>
       <c r="H12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>73.0</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13" t="n" s="7">
         <v>100.0</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>75.0</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="n" s="8">
         <v>100.0</v>
       </c>
       <c r="H14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>75.0</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="n" s="9">
         <v>100.0</v>
       </c>
       <c r="H15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>80.0</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
       <c r="G16" t="n" s="10">
         <v>100.0</v>
       </c>
       <c r="H16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>80.0</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G17" t="n" s="11">
         <v>100.0</v>
       </c>
       <c r="H17" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>81.0</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="n" s="12">
         <v>100.0</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>81.0</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>57</v>
       </c>
       <c r="G19" t="n" s="13">
         <v>100.0</v>
       </c>
       <c r="H19" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>82.0</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>60</v>
       </c>
       <c r="G20" t="n" s="14">
         <v>100.0</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>82.0</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>62</v>
       </c>
       <c r="F21" t="s">
         <v>63</v>
       </c>
       <c r="G21" t="n" s="15">
         <v>100.0</v>
       </c>
       <c r="H21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>82.0</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22" t="n" s="16">
         <v>100.0</v>
       </c>
       <c r="H22" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>