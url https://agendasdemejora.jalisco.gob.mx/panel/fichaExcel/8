--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -69,198 +69,198 @@
   <si>
     <t>Compromiso</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>En el Sistema de Programas Públicos se ofrece a los usuarios responsables de capturar la información de los programas dos elementos de soporte, a saber: 1) una Guía de registro de información, con definiciones y ayudas para la definición de objetivos; y 2) se ofrece asesoramiento particular por medio un enlace, encargado de atender las dudas de los responsables de captura. Además, la Subseplan ha emitido la Guía para la elaboración de ROP, que ofrece orientación con relación a la definición de objetivos. Por lo tanto, el compromiso de mejora será: Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los objetivos generales y específicos que plantean los programas públicos.</t>
   </si>
   <si>
+    <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los objetivos de los programas.</t>
+  </si>
+  <si>
+    <t>01-01-2016</t>
+  </si>
+  <si>
+    <t>29-04-2016</t>
+  </si>
+  <si>
+    <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los objetivos de los programas, durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>16-06-2016</t>
+  </si>
+  <si>
     <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
   </si>
   <si>
+    <t>01-04-2015</t>
+  </si>
+  <si>
+    <t>31-12-2015</t>
+  </si>
+  <si>
+    <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>04-07-2016</t>
+  </si>
+  <si>
+    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
+  </si>
+  <si>
+    <t>En el primer semestre de 2015 se actualizó la Guía, la misma se encuentra publicada en la página de la SEPAF. En enero de 2016, se realizó una nueva actualización de la Guía para la Elaboración de ROP de los Programas Públicos. La  Guía para la Elaboración de Reglas de Operación de los Programas Públicos 2016, está publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los problemas públicos, así como los elementos para su evaluación.</t>
+  </si>
+  <si>
+    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de problemas públicos.</t>
+  </si>
+  <si>
+    <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>21-08-2016</t>
+  </si>
+  <si>
+    <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los problemas públicos.</t>
+  </si>
+  <si>
+    <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó el asesoramiento a los enlaces de la Subseplan a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los problemas públicos de los programas durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>22-08-2016</t>
+  </si>
+  <si>
+    <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la vinculación del problema que identifica el programa con los problemas identificados en el PED y sus instrumentos derivados.</t>
+  </si>
+  <si>
+    <t>01-03-2015</t>
+  </si>
+  <si>
+    <t>29-06-2015</t>
+  </si>
+  <si>
+    <t>En el modelo de TDR para la Evaluación de Diseño, elaborado y publicado por la SEPAF se incorporó un criterio para considerar la alineación con los problemas públicos que se contemplan en los instrumentos de planificación del desarrollo. Además, en el instrumento de evaluación que se elaboró para la realización de la Evaluación Estratégica de los programas públicos, se incorporó una pregunta sobre este tópico. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>30-05-2015</t>
+  </si>
+  <si>
+    <t>Fortalecer el acompañamiento que se ofrece a las dependencias y entidades con programas públicos en el Sistema, así como los elementos para la evaluación de su alineación con el PED.</t>
+  </si>
+  <si>
+    <t>Focalizar el asesoramiento y la recomendación de los enlaces de Subseplan, con relación a la vinculación del programa con el PED.</t>
+  </si>
+  <si>
+    <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en focalizar el asesoramiento y la recomendación de los encales de Subseplan, con relación a la vinculación del programa con el PED. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la alineación del programa con el PED y sus instrumentos derivados.</t>
+  </si>
+  <si>
+    <t>En el modelo de TDR de la evaluación de Diseño 2015 se incorporó para el objetivo 2, pregunta 3, un criterio para que el evaluador identifique si el programa contribuye al logro de los objetivos del PED y otros instrumentos de planeación de mediano y largo plazo. El modelo de TDR de las Evaluaciones de Diseño 2015, se encuentra publicado en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/evaluaciones-programas [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Fortalecer la incorporación de indicadores en las reglas de operación que elaboran y emiten los programas públicos.</t>
+  </si>
+  <si>
+    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte sobre la elaboración de MIR y de indicadores de gestión y de resultados en las ROP.</t>
+  </si>
+  <si>
+    <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para incorporar MIR o indicadores de gestión y de resultados en las ROP.</t>
+  </si>
+  <si>
+    <t>Durante el proceso de asesoramiento a las diferentes Dependencias y Entidades por parte de la Subseplan, se hizo énfasis en la inclusión de MIR e indicadores de resultados en las ROP. Del total de ROP publicadas en el P.O “El Estado de Jalisco” hasta el mes de mayo, y que fueron revisadas previamente por la Subseplan, el 100% contemplan un apartado sobre indicadores o MIR. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>30-05-2016</t>
+  </si>
+  <si>
+    <t>Fortalecer la enunciación de los objetivos generales y específicos, así como los apartados de difusión y transparencia, en las reglas de operación que se elaboran y emiten por los programas públicos.</t>
+  </si>
+  <si>
+    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte la definición de objetivos, y sobre el contenido de los apartados de transparencia.</t>
+  </si>
+  <si>
+    <t>En enero de 2016 se actualizó la Guía para la Elaboración de ROP de los Programas Públicos, se encuentra publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>18-08-2016</t>
+  </si>
+  <si>
+    <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para mejorar la redacción de objetivos y el contenido de los apartados de transparencia.</t>
+  </si>
+  <si>
+    <t>Durante el proceso de asesoramiento a las diferentes Dependencias y Entidades por parte de la Subseplan, se hizo énfasis en la inclusión de apartados relacionados con medidas de transparencia  y publicación de información fundamental en las ROP. Del total de ROP publicadas hasta el mes de mayo, en el Periódico Oficial El Estado de Jalisco y que fueron revisadas previamente por la Subseplan, el 100% contemplan un apartado en materia de transparencia. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Reforzar el acompañamiento a las dependencias y entidades que elaboran y emiten reglas de operación para sus programas públicos.</t>
+  </si>
+  <si>
+    <t>Recomendar a la Dirección General Jurídica de la SEPAF que en el articulado del Decreto del Presupuesto de Egresos 2016, se incorpore un listado de programas públicos obligados a elaborar y publicar las ROP para sus programas</t>
+  </si>
+  <si>
+    <t>30-04-2015</t>
+  </si>
+  <si>
+    <t>31-01-2016</t>
+  </si>
+  <si>
+    <t>La Subseplan emitió el oficio DGMS/182/2015, por medio del cual se recomendó a la Subsecretaría de Finanzas que se incorporara en el Decreto del Presupuesto 2016, una relación de programas obligados a elaborar y publicar ROP. Además, el Consejo EVALÚA Jalisco emitió la recomendación EVALÚA-001-2015, en la que se retoma la sugerencia. El Decreto de Presupuesto de Egresos definitivo se publicó el 19 de diciembre de 2015. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, a las dependencias y entidades que le presenten solicitudes de opinión técnica respecto de sus proyectos de ROP.</t>
+  </si>
+  <si>
+    <t>Al mes de julio de 2016, se han publicado en el P.O. “El Estado de Jalisco” 47 ROP, de las cuales para 20 se ha solicitado opinión a la Subseplan. Es decir que el 45% de las ROP han contado con asesoramiento técnico de la Subseplan. En 2014 se publicaron 34 ROP, de las cuales 12 fueron puestas a consideración de la Subseplan, y representaron el 35% de las ROP publicadas en ese año. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>Recomendar a las dependencias y entidades que emitan ROP para aquellos programas sugeridos en el Estudio de Consistencia</t>
+  </si>
+  <si>
     <t>31-03-2015</t>
   </si>
   <si>
-    <t>31-12-2015</t>
-[...127 lines deleted...]
-  <si>
     <t>La SEPAF emitió el oficio DGMS/082/2015, por medio del cual se recomendó la elaboración de ROP para 37 programas públicos, de los cuales las dependencias y entidades elaboraron y publicaron ROP para 29 de esos programas. Todas las ROP publicadas se encuentran disponibles en: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/reglas-de-operacion [valor:Concluida Avance de 100%]</t>
-  </si>
-[...10 lines deleted...]
-    <t>La Subseplan emitió el oficio DGMS/182/2015, por medio del cual se recomendó a la Subsecretaría de Finanzas que se incorporara en el Decreto del Presupuesto 2016, una relación de programas obligados a elaborar y publicar ROP. Además, el Consejo EVALÚA Jalisco emitió la recomendación EVALÚA-001-2015, en la que se retoma la sugerencia. El Decreto de Presupuesto de Egresos definitivo se publicó el 19 de diciembre de 2015. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -411,400 +411,400 @@
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="n" s="2">
         <v>100.0</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>71.0</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G9" t="n" s="3">
         <v>100.0</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>71.0</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G10" t="n" s="4">
         <v>100.0</v>
       </c>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>73.0</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11" t="n" s="5">
         <v>100.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>73.0</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
         <v>35</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="n" s="6">
+        <v>100.0</v>
+      </c>
+      <c r="H12" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>73.0</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13" t="n" s="7">
         <v>100.0</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>75.0</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="n" s="8">
         <v>100.0</v>
       </c>
       <c r="H14" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>75.0</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="n" s="9">
         <v>100.0</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>80.0</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" t="n" s="10">
+        <v>100.0</v>
+      </c>
+      <c r="H16" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>80.0</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" t="n" s="11">
+        <v>100.0</v>
+      </c>
+      <c r="H17" t="s">
         <v>51</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>81.0</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="n" s="12">
         <v>100.0</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>81.0</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>57</v>
       </c>
       <c r="G19" t="n" s="13">
         <v>100.0</v>
       </c>
       <c r="H19" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>82.0</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="F20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G20" t="n" s="14">
         <v>100.0</v>
       </c>
       <c r="H20" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>82.0</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G21" t="n" s="15">
         <v>100.0</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>82.0</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22" t="n" s="16">
         <v>100.0</v>
       </c>
       <c r="H22" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>