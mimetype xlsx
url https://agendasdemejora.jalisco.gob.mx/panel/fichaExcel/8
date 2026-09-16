--- v4 (2026-07-31)
+++ v5 (2026-09-16)
@@ -69,86 +69,86 @@
   <si>
     <t>Compromiso</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>En el Sistema de Programas Públicos se ofrece a los usuarios responsables de capturar la información de los programas dos elementos de soporte, a saber: 1) una Guía de registro de información, con definiciones y ayudas para la definición de objetivos; y 2) se ofrece asesoramiento particular por medio un enlace, encargado de atender las dudas de los responsables de captura. Además, la Subseplan ha emitido la Guía para la elaboración de ROP, que ofrece orientación con relación a la definición de objetivos. Por lo tanto, el compromiso de mejora será: Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los objetivos generales y específicos que plantean los programas públicos.</t>
   </si>
   <si>
+    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
+  </si>
+  <si>
+    <t>01-04-2015</t>
+  </si>
+  <si>
+    <t>31-12-2015</t>
+  </si>
+  <si>
+    <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>04-07-2016</t>
+  </si>
+  <si>
+    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
+  </si>
+  <si>
+    <t>En el primer semestre de 2015 se actualizó la Guía, la misma se encuentra publicada en la página de la SEPAF. En enero de 2016, se realizó una nueva actualización de la Guía para la Elaboración de ROP de los Programas Públicos. La  Guía para la Elaboración de Reglas de Operación de los Programas Públicos 2016, está publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>29-04-2016</t>
+  </si>
+  <si>
     <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los objetivos de los programas.</t>
   </si>
   <si>
     <t>01-01-2016</t>
   </si>
   <si>
-    <t>29-04-2016</t>
-[...1 lines deleted...]
-  <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los objetivos de los programas, durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>16-06-2016</t>
   </si>
   <si>
-    <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
-[...19 lines deleted...]
-  <si>
     <t>Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los problemas públicos, así como los elementos para su evaluación.</t>
   </si>
   <si>
     <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de problemas públicos.</t>
   </si>
   <si>
     <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>21-08-2016</t>
   </si>
   <si>
     <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los problemas públicos.</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó el asesoramiento a los enlaces de la Subseplan a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los problemas públicos de los programas durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>22-08-2016</t>
   </si>
   <si>
     <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la vinculación del problema que identifica el programa con los problemas identificados en el PED y sus instrumentos derivados.</t>
   </si>
   <si>
     <t>01-03-2015</t>
@@ -192,75 +192,75 @@
   <si>
     <t>30-05-2016</t>
   </si>
   <si>
     <t>Fortalecer la enunciación de los objetivos generales y específicos, así como los apartados de difusión y transparencia, en las reglas de operación que se elaboran y emiten por los programas públicos.</t>
   </si>
   <si>
     <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte la definición de objetivos, y sobre el contenido de los apartados de transparencia.</t>
   </si>
   <si>
     <t>En enero de 2016 se actualizó la Guía para la Elaboración de ROP de los Programas Públicos, se encuentra publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>18-08-2016</t>
   </si>
   <si>
     <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para mejorar la redacción de objetivos y el contenido de los apartados de transparencia.</t>
   </si>
   <si>
     <t>Durante el proceso de asesoramiento a las diferentes Dependencias y Entidades por parte de la Subseplan, se hizo énfasis en la inclusión de apartados relacionados con medidas de transparencia  y publicación de información fundamental en las ROP. Del total de ROP publicadas hasta el mes de mayo, en el Periódico Oficial El Estado de Jalisco y que fueron revisadas previamente por la Subseplan, el 100% contemplan un apartado en materia de transparencia. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Reforzar el acompañamiento a las dependencias y entidades que elaboran y emiten reglas de operación para sus programas públicos.</t>
   </si>
   <si>
+    <t>Recomendar a las dependencias y entidades que emitan ROP para aquellos programas sugeridos en el Estudio de Consistencia</t>
+  </si>
+  <si>
+    <t>31-03-2015</t>
+  </si>
+  <si>
+    <t>La SEPAF emitió el oficio DGMS/082/2015, por medio del cual se recomendó la elaboración de ROP para 37 programas públicos, de los cuales las dependencias y entidades elaboraron y publicaron ROP para 29 de esos programas. Todas las ROP publicadas se encuentran disponibles en: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/reglas-de-operacion [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
     <t>Recomendar a la Dirección General Jurídica de la SEPAF que en el articulado del Decreto del Presupuesto de Egresos 2016, se incorpore un listado de programas públicos obligados a elaborar y publicar las ROP para sus programas</t>
   </si>
   <si>
     <t>30-04-2015</t>
   </si>
   <si>
     <t>31-01-2016</t>
   </si>
   <si>
     <t>La Subseplan emitió el oficio DGMS/182/2015, por medio del cual se recomendó a la Subsecretaría de Finanzas que se incorporara en el Decreto del Presupuesto 2016, una relación de programas obligados a elaborar y publicar ROP. Además, el Consejo EVALÚA Jalisco emitió la recomendación EVALÚA-001-2015, en la que se retoma la sugerencia. El Decreto de Presupuesto de Egresos definitivo se publicó el 19 de diciembre de 2015. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, a las dependencias y entidades que le presenten solicitudes de opinión técnica respecto de sus proyectos de ROP.</t>
   </si>
   <si>
     <t>Al mes de julio de 2016, se han publicado en el P.O. “El Estado de Jalisco” 47 ROP, de las cuales para 20 se ha solicitado opinión a la Subseplan. Es decir que el 45% de las ROP han contado con asesoramiento técnico de la Subseplan. En 2014 se publicaron 34 ROP, de las cuales 12 fueron puestas a consideración de la Subseplan, y representaron el 35% de las ROP publicadas en ese año. [valor:Concluida Avance de 100%]</t>
-  </si>
-[...7 lines deleted...]
-    <t>La SEPAF emitió el oficio DGMS/082/2015, por medio del cual se recomendó la elaboración de ROP para 37 programas públicos, de los cuales las dependencias y entidades elaboraron y publicaron ROP para 29 de esos programas. Todas las ROP publicadas se encuentran disponibles en: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/reglas-de-operacion [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fuente: Sistema de Agendas de Mejora, Subsecretaría de Planeación y Evaluación, Gobierno de Jalisco, 2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -411,184 +411,184 @@
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="n" s="2">
         <v>100.0</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>71.0</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" t="s">
         <v>24</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" t="n" s="3">
+        <v>100.0</v>
+      </c>
+      <c r="H9" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>71.0</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" t="n" s="4">
+        <v>100.0</v>
+      </c>
+      <c r="H10" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>73.0</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11" t="n" s="5">
         <v>100.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>73.0</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>35</v>
       </c>
       <c r="G12" t="n" s="6">
         <v>100.0</v>
       </c>
       <c r="H12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>73.0</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13" t="n" s="7">
         <v>100.0</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>75.0</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="n" s="8">
         <v>100.0</v>
       </c>
       <c r="H14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>75.0</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
@@ -596,215 +596,215 @@
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="n" s="9">
         <v>100.0</v>
       </c>
       <c r="H15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>80.0</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>38</v>
       </c>
       <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" t="n" s="10">
+        <v>100.0</v>
+      </c>
+      <c r="H16" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>80.0</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" t="n" s="11">
         <v>100.0</v>
       </c>
       <c r="H17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>81.0</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="n" s="12">
         <v>100.0</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>81.0</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>57</v>
       </c>
       <c r="G19" t="n" s="13">
         <v>100.0</v>
       </c>
       <c r="H19" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>82.0</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
+        <v>38</v>
+      </c>
+      <c r="E20" t="s">
         <v>60</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>61</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" t="n" s="14">
         <v>100.0</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>82.0</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" t="s">
         <v>63</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="F21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G21" t="n" s="15">
         <v>100.0</v>
       </c>
       <c r="H21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>82.0</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
         <v>38</v>
       </c>
       <c r="E22" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22" t="n" s="16">
         <v>100.0</v>
       </c>
       <c r="H22" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>