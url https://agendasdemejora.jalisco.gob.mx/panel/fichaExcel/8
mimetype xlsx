--- v5 (2026-09-16)
+++ v6 (2026-11-04)
@@ -69,120 +69,120 @@
   <si>
     <t>Compromiso</t>
   </si>
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t>En el Sistema de Programas Públicos se ofrece a los usuarios responsables de capturar la información de los programas dos elementos de soporte, a saber: 1) una Guía de registro de información, con definiciones y ayudas para la definición de objetivos; y 2) se ofrece asesoramiento particular por medio un enlace, encargado de atender las dudas de los responsables de captura. Además, la Subseplan ha emitido la Guía para la elaboración de ROP, que ofrece orientación con relación a la definición de objetivos. Por lo tanto, el compromiso de mejora será: Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los objetivos generales y específicos que plantean los programas públicos.</t>
   </si>
   <si>
+    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
+  </si>
+  <si>
+    <t>31-12-2015</t>
+  </si>
+  <si>
+    <t>En el primer semestre de 2015 se actualizó la Guía, la misma se encuentra publicada en la página de la SEPAF. En enero de 2016, se realizó una nueva actualización de la Guía para la Elaboración de ROP de los Programas Públicos. La  Guía para la Elaboración de Reglas de Operación de los Programas Públicos 2016, está publicada en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/sites/sepaf.jalisco.gob.mx/files/guia_de_rop_2016_v0.2.pdf [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>29-04-2016</t>
+  </si>
+  <si>
     <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
   </si>
   <si>
     <t>01-04-2015</t>
   </si>
   <si>
-    <t>31-12-2015</t>
-[...1 lines deleted...]
-  <si>
     <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>04-07-2016</t>
   </si>
   <si>
-    <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para mejorar la definición de objetivos.</t>
-[...7 lines deleted...]
-  <si>
     <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los objetivos de los programas.</t>
   </si>
   <si>
     <t>01-01-2016</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los objetivos de los programas, durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>16-06-2016</t>
   </si>
   <si>
     <t>Fortalecer los elementos de soporte que se ofrecen a las dependencias y entidades para mejorar la definición y la redacción de los problemas públicos, así como los elementos para su evaluación.</t>
   </si>
   <si>
+    <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la vinculación del problema que identifica el programa con los problemas identificados en el PED y sus instrumentos derivados.</t>
+  </si>
+  <si>
+    <t>01-03-2015</t>
+  </si>
+  <si>
+    <t>29-06-2015</t>
+  </si>
+  <si>
+    <t>En el modelo de TDR para la Evaluación de Diseño, elaborado y publicado por la SEPAF se incorporó un criterio para considerar la alineación con los problemas públicos que se contemplan en los instrumentos de planificación del desarrollo. Además, en el instrumento de evaluación que se elaboró para la realización de la Evaluación Estratégica de los programas públicos, se incorporó una pregunta sobre este tópico. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>30-05-2015</t>
+  </si>
+  <si>
+    <t>Reforzar el asesoramiento y la recomendación de los enlaces de Subseplan, en las redacciones de los problemas públicos.</t>
+  </si>
+  <si>
+    <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó el asesoramiento a los enlaces de la Subseplan a través de una capacitación en la que se hizo énfasis en mejorar y revisar la redacción de los problemas públicos de los programas durante el acompañamiento que brindaron a las distintas dependencias a su cargo. [valor:Concluida Avance de 100%]</t>
+  </si>
+  <si>
+    <t>22-08-2016</t>
+  </si>
+  <si>
     <t>Revisar y en su caso modificar la Guía de registro de información, del Sistema de Programas Públicos, para mejorar la definición de problemas públicos.</t>
   </si>
   <si>
     <t>Se  actualizó la Guía de Registro de Información del Sistema de Programas Públicos, a fin de reforzar la definición de los objetivos de los programas. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>21-08-2016</t>
-  </si>
-[...22 lines deleted...]
-    <t>30-05-2015</t>
   </si>
   <si>
     <t>Fortalecer el acompañamiento que se ofrece a las dependencias y entidades con programas públicos en el Sistema, así como los elementos para la evaluación de su alineación con el PED.</t>
   </si>
   <si>
     <t>Focalizar el asesoramiento y la recomendación de los enlaces de Subseplan, con relación a la vinculación del programa con el PED.</t>
   </si>
   <si>
     <t>Durante el proceso de actualización del Sistema de Programas Públicos se reforzó la asesoría a los enlaces de la Subseplan, a través de una capacitación en la que se hizo énfasis en focalizar el asesoramiento y la recomendación de los encales de Subseplan, con relación a la vinculación del programa con el PED. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Incorporar en el modelo de TDR de Evaluación de Diseño que emita la Subseplan, una pregunta de investigación con relación a la alineación del programa con el PED y sus instrumentos derivados.</t>
   </si>
   <si>
     <t>En el modelo de TDR de la evaluación de Diseño 2015 se incorporó para el objetivo 2, pregunta 3, un criterio para que el evaluador identifique si el programa contribuye al logro de los objetivos del PED y otros instrumentos de planeación de mediano y largo plazo. El modelo de TDR de las Evaluaciones de Diseño 2015, se encuentra publicado en la página de la SEPAF en la siguiente liga: http://sepaf.jalisco.gob.mx/gestion-estrategica/evaluacion/evaluaciones-programas [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Fortalecer la incorporación de indicadores en las reglas de operación que elaboran y emiten los programas públicos.</t>
   </si>
   <si>
     <t>Revisar y en su caso modificar la Guía de elaboración de ROP, del Sistema de Programas Públicos, para incorporar más elementos de soporte sobre la elaboración de MIR y de indicadores de gestión y de resultados en las ROP.</t>
   </si>
   <si>
     <t>Reforzar el asesoramiento y la recomendación que emite la Subseplan, para incorporar MIR o indicadores de gestión y de resultados en las ROP.</t>
   </si>
@@ -388,423 +388,423 @@
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>71.0</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
         <v>20</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="n" s="2">
+        <v>100.0</v>
+      </c>
+      <c r="H8" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>71.0</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="n" s="3">
         <v>100.0</v>
       </c>
       <c r="H9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>71.0</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
       <c r="G10" t="n" s="4">
         <v>100.0</v>
       </c>
       <c r="H10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>73.0</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G11" t="n" s="5">
         <v>100.0</v>
       </c>
       <c r="H11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>73.0</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G12" t="n" s="6">
         <v>100.0</v>
       </c>
       <c r="H12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>73.0</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13" t="n" s="7">
         <v>100.0</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>75.0</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="n" s="8">
         <v>100.0</v>
       </c>
       <c r="H14" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>75.0</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="n" s="9">
         <v>100.0</v>
       </c>
       <c r="H15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>80.0</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
         <v>20</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="n" s="10">
         <v>100.0</v>
       </c>
       <c r="H16" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>80.0</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" t="n" s="11">
         <v>100.0</v>
       </c>
       <c r="H17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>81.0</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
       <c r="G18" t="n" s="12">
         <v>100.0</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>81.0</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>57</v>
       </c>
       <c r="G19" t="n" s="13">
         <v>100.0</v>
       </c>
       <c r="H19" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>82.0</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>60</v>
       </c>
       <c r="F20" t="s">
         <v>61</v>
       </c>
       <c r="G20" t="n" s="14">
         <v>100.0</v>
       </c>
       <c r="H20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>82.0</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
       <c r="E21" t="s">
         <v>64</v>
       </c>
       <c r="F21" t="s">
         <v>65</v>
       </c>
       <c r="G21" t="n" s="15">
         <v>100.0</v>
       </c>
       <c r="H21" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>82.0</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
         <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22" t="n" s="16">
         <v>100.0</v>
       </c>
       <c r="H22" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>