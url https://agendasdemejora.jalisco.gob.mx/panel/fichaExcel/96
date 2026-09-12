--- v0 (2026-06-22)
+++ v1 (2026-09-12)
@@ -72,51 +72,51 @@
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Fecha de inicio</t>
   </si>
   <si>
     <t>Fecha de termino</t>
   </si>
   <si>
     <t>Avance</t>
   </si>
   <si>
     <t>Porcentaje</t>
   </si>
   <si>
     <t>Fecha del Avance</t>
   </si>
   <si>
     <t xml:space="preserve">Se formulará un documento pre-diagnóstico del problema, que de mayor sustento a la lógica de intervención del programa. </t>
   </si>
   <si>
     <t>Formular un documento pre-diagnóstico del problema, en el que se incluyan elementos que den mayor sustento a la lógica de intervención.</t>
   </si>
   <si>
-    <t>22-10-2018</t>
+    <t>21-10-2018</t>
   </si>
   <si>
     <t>16-11-2018</t>
   </si>
   <si>
     <t>Se formuló un documento pre-diagnóstico del problema. [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>20-11-2018</t>
   </si>
   <si>
     <t>Se incluirá en el diagnóstico del programa la información correspondiente a experiencias nacionales e internacionales.</t>
   </si>
   <si>
     <t>Se formuló un documento pre-diagnóstico del programa, que incluye el estado que guarda el programa en relación a otras experiencias (nacionales e internacionales). [valor:Concluida Avance de 100%]</t>
   </si>
   <si>
     <t>Se incluirá una Matriz de Indicadores para Resultados en el pre-diagnóstico del programa para uso interno.</t>
   </si>
   <si>
     <t>Elaborar una Matriz de Indicadores para Resultados, como parte integrante del pre-diagnóstico.</t>
   </si>
   <si>
     <t>Se elaboró una Matriz de Indicadores para Resultados, misma que fue incluida en el pre-diagnóstico del programa. [valor:Concluida Avance de 100%]</t>
   </si>