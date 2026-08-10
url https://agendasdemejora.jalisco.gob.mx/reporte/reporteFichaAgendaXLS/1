--- v0 (2026-06-07)
+++ v1 (2026-08-10)
@@ -144,51 +144,51 @@
   <si>
     <t>Lic. Ernesto Ivon Pliego</t>
   </si>
   <si>
     <t>33 30 30 46 00 / 33 30 30 38 00</t>
   </si>
   <si>
     <t>ernesto.ivon@difjalisco.gob.mx</t>
   </si>
   <si>
     <t>Actualizar las Reglas de operación de acuerdo a EIASA</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Publicar Reglas de Operación en el Periódico Oficial “El Estado de Jalisco” conforme a la EIASA.</t>
   </si>
   <si>
     <t>Se publicaron en el Periódico Oficial “El Estado de Jalisco”  el 1 de abril de 2014</t>
   </si>
   <si>
     <t>Dirección de Seguridad Alimentaria y de Jurídico</t>
   </si>
   <si>
-    <t>31/05/2015</t>
+    <t>30/05/2015</t>
   </si>
   <si>
     <t>Solventado. Reglas de operación 2014 Programa de Desayunos Escolares . Publicadas en el Periódico Oficial  “El Estadio de Jalisco” En Abril de 2014. Se pueden consultar en el siguiente link http://bit.ly/1LEX2bK</t>
   </si>
   <si>
     <t>Ajustar las definiciones de población potencial y  población objetivo</t>
   </si>
   <si>
     <t>Modificar la redacción de población objetivo  en las reglas de operación.</t>
   </si>
   <si>
     <t>La población objetivo  está señalada en las reglas de operación.</t>
   </si>
   <si>
     <t>Seguridad Alimentaria y Dirección de Planeación</t>
   </si>
   <si>
     <t>Solventado. Las Reglas de Operación 2014 Programa de Desayunos Escolares, Publicadas en el periódico Oficial “El Estado de Jalisco”  en Abril del 2014 lo contemplan en su apartado número 6</t>
   </si>
   <si>
     <t>Diferenciar entre el propósito  y el fin de la MIR</t>
   </si>
   <si>
     <t>Determinar claramente la diferencia entre Propósito  y Fin en el proyecto de reglas.</t>
   </si>
@@ -457,51 +457,51 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>1.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
@@ -534,51 +534,51 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>1.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
@@ -611,51 +611,51 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>1.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
@@ -688,51 +688,51 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>1.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>53</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
@@ -765,51 +765,51 @@
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>1.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>59</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
@@ -842,51 +842,51 @@
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>1.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>64</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
@@ -919,51 +919,51 @@
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>1.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>69</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
@@ -996,51 +996,51 @@
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>1.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>73</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
@@ -1073,51 +1073,51 @@
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>1.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>73</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
@@ -1150,51 +1150,51 @@
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>1.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>79</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
@@ -1227,51 +1227,51 @@
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>1.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>83</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
@@ -1304,51 +1304,51 @@
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>1.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>41487.0</v>
+        <v>41486.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
         <v>41625.0</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>87</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>