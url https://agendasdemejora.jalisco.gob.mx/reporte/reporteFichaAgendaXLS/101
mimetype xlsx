--- v0 (2026-05-22)
+++ v1 (2026-09-19)
@@ -164,106 +164,106 @@
   </si>
   <si>
     <t>Coordinación de Promoción y Vinculación</t>
   </si>
   <si>
     <t>20/02/2020</t>
   </si>
   <si>
     <t>Se presenta el proyecto que es una base de datos de egresados, por generación, la cual se implementará a partir de este ciclo escolar, integrando las generaciones que ya se tienen capturadas en el sistema de administración escolar.</t>
   </si>
   <si>
     <t>Detallar con mayor profundidad el apartado de recursos humanos en su planeación a futuro para contemplar cambios en la cobertura educativa o las necesidades de atención (CONALEP)</t>
   </si>
   <si>
     <t>Análisis de la estructura educativa para anticipar los riesgos que afecten el objetivo de la atención frente a grupo, documentando el procedimiento de Gestión del Riesgo de nuestros Sistema de Gestión de Calidad.
 Identificar las áreas de oportunidad en la idoneidad del perfil docente con la unidad de aprendizaje curricular que imparte.
 </t>
   </si>
   <si>
     <t>Asignar módulos a docentes según los perfiles específicos del Profesiograma y el documento que menciona los perfiles extendidos (solo para módulos del modelo 2018)</t>
   </si>
   <si>
     <t>Coordinación de Formación Técnica y Capacitación</t>
   </si>
   <si>
-    <t>03/06/2019</t>
+    <t>02/06/2019</t>
   </si>
   <si>
     <t>Se anexa como ejemplo la estructura educativa del plantel Arandas, existe un archivo por cada plantel.</t>
   </si>
   <si>
     <t>Mantener la vinculación con sectores productivos locales y planeación a nivel de entidad federativa para asegurar que los programas educativos en la entidad contribuyan al desarrollo económico regional (CONALEP).</t>
   </si>
   <si>
     <t>Reforzar la vinculación de los Comités de Vinculación tanto el Estatal como el de planteles para que la Comisión Académica y Educativa para diseñar las estrategias para la evaluación y/o mejora de los programas educativos.</t>
   </si>
   <si>
     <t>Ofrecer mejores y más equitativas oportunidades de vida para los alumnos, dado que la educación pública contribuye en gran medida al crecimiento económico  y  al desarrollo humano. 
 En CONALEP, a través de los Comités de Vinculación, se realizarán sesiones para definir estrategias que aseguren una educación de calidad, enfocada a la demanda del mercado.</t>
   </si>
   <si>
     <t>15/01/2020</t>
   </si>
   <si>
     <t>Se realizaron las reuniones con los comités de vinculación que reflejan acuerdos de pertinencia de los contenidos en los programas de estudio con relación a la demanda del sector productivo.</t>
   </si>
   <si>
     <t>Formalizar cálculo de matrícula potencial para cada programa de estudio de tal forma que se cuente con información más completa en la toma de decisiones respecto a los programas académicos, las necesidades de personal y las opciones de vinculación con el sector productivo (CONALEP).</t>
   </si>
   <si>
     <t>Integrar al indicador de Porcentaje de Absorción la estimación de la demanda potencial, considerando la matrícula inicial de cada ciclo escolar sobre los egresados de secundaria del mismo año, para conocer la estimación del número de alumnos susceptibles de proseguir sus estudios en nivel medio superior.</t>
   </si>
   <si>
     <t>Integrar la información de secundarias visitadas en el Sistema de Información Ejecutiva (SIE) para identificar el número de egresados de secundaria del área de influencia de cada plantel y agregar la demanda potencial en el indicador de porcentaje de absorción en en los Informes correspondientes.</t>
   </si>
   <si>
     <t>Coordinación de Promoción y Vinculación / Coordinación de Formación Técnica</t>
   </si>
   <si>
-    <t>04/10/2019</t>
+    <t>03/10/2019</t>
   </si>
   <si>
     <t>Estadística Educativa con indicadores de matrícula potencial y cobertura.</t>
   </si>
   <si>
     <t>Preservar el programa de becas y estímulos económicos para contribuir a la permanencia de alumnos en algún grado de condición de pobreza (CONALEP)</t>
   </si>
   <si>
     <t>Asegurar  que los alumnos que requieran una beca, sean asesorados personalmente para que lo soliciten en plataforma correspondiente de la SEP, que cuenta con becas permanentes.
 Inducir y asesorar a los alumnos para que soliciten becas del gobierno del estado o municipales.
 Solicitar apoyo a los empresarios para otorgar becas a alumnos de escasos recursos aplicando el procedimiento respectivo.</t>
   </si>
   <si>
     <t>Dar a conocer a los alumnos los beneficios de las becas como apoyo para continuar con sus estudios.
 Promover la documentación de las cartas motivo para ser candidatos a becas contra el abandono escolar.</t>
   </si>
   <si>
     <t>Coordinación de Formación Técnica</t>
   </si>
   <si>
-    <t>07/10/2019</t>
+    <t>06/10/2019</t>
   </si>
   <si>
     <t>Se anexa reporte de becas 2018, a partir de 2019 las becas son universales con la misión de evitar el abandono escolar. El programa de becas para el bienestar "Benito Juárez"  en la Educación Media Superior da apoyo económico a los estudiantes para disminuir la deserción escolar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -389,54 +389,54 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>101.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
@@ -466,54 +466,54 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>101.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
@@ -543,54 +543,54 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>101.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>50</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>51</v>
       </c>
@@ -620,164 +620,164 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>101.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>55</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>56</v>
       </c>
       <c r="S5" t="s">
         <v>57</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>43497.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43728.0</v>
+        <v>43727.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>58</v>
       </c>
       <c r="W5" t="s">
         <v>59</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>101.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>61</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>62</v>
       </c>
       <c r="S6" t="s">
         <v>63</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>43497.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43738.0</v>
+        <v>43737.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>64</v>
       </c>
       <c r="W6" t="s">
         <v>65</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 