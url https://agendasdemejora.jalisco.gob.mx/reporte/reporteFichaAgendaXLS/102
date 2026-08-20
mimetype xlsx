--- v0 (2026-05-02)
+++ v1 (2026-08-20)
@@ -141,69 +141,69 @@
   <si>
     <t>Dr. Carlos Alejandro Silva Maciel</t>
   </si>
   <si>
     <t>3942 4400 y 3883 4400</t>
   </si>
   <si>
     <t>casilva@hcg.gob.mx</t>
   </si>
   <si>
     <t>Elaborar un diagnóstico específico que permita mostrar la plantilla óptima que se financia con FASSA y que sirva como un elemento base para revisar el acuerdo de descentralización (OPD-HCG).</t>
   </si>
   <si>
     <t>Modificar apoyos del programa</t>
   </si>
   <si>
     <t xml:space="preserve"> La determinación de una plantilla óptima actualizada en base al acuerdo de descentralización sin embargo la revisión del acuerdo esta fuera del alcance del organismo. </t>
   </si>
   <si>
     <t>Elaboración del diagnóstico que permita conocer la plantilla óptima, en conjunto con la cabeza del sector salud y la SSA.</t>
   </si>
   <si>
     <t>Coordinación General de Recursos Humanos</t>
   </si>
   <si>
-    <t>26/08/2019</t>
+    <t>25/08/2019</t>
   </si>
   <si>
     <t>El presente documento de Diagnóstico de plantilla, se realiza para la óptima aplicación de la planeación y distribución de personal para las Unidades Hospitalarias conforme a su acción de obra y calidad de los servicios proporcionados, así como la estructura de Dirección General.</t>
   </si>
   <si>
     <t>A partir de los sistemas para el seguimiento del ejercicio del gasto, se recomienda que la información de los recursos humanos financiados con FASSA permitan su identificación como trabajadores regularizados, eventuales, honorarios y homologados (OPD-HCG).</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Identificación pormenorizada del personal homologado</t>
   </si>
   <si>
     <t>Aplicación de una Codificación sistemática al personal homologado, en la plantilla y nómina del Organismo, asignándole a todas las plazas una clave única.</t>
   </si>
   <si>
-    <t>15/07/2019</t>
+    <t>14/07/2019</t>
   </si>
   <si>
     <t>De manera directa se puede verificar en el siguiente enlace http://www.hcg.udg.mx/contenido.php?tipo=1,  donde se identifica a los trabajadores  homologados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -329,164 +329,164 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>102.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>43466.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>43646.0</v>
+        <v>43645.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>102.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>45</v>
       </c>
       <c r="R3" t="s">
         <v>46</v>
       </c>
       <c r="S3" t="s">
         <v>47</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>43466.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43554.958333333336</v>
+        <v>43555.0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 