--- v0 (2026-05-26)
+++ v1 (2026-09-19)
@@ -138,60 +138,60 @@
   <si>
     <t>Dirección de Programación SHP</t>
   </si>
   <si>
     <t>Jorge Ivan Enciso Romero</t>
   </si>
   <si>
     <t>33 3668 1673</t>
   </si>
   <si>
     <t>ivan.enciso@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Realizar capacitaciones a servidores públicos de las Unidades Responsables del Fondo para utilizar de manera oportuna el SFU de la Secretaría de Hacienda y Crédito Público.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Realizar oficio de solicitud de capacitación por parte de la SHCP</t>
   </si>
   <si>
     <t>Secretaría de la Hacienda Públcia</t>
   </si>
   <si>
+    <t>20/09/2017</t>
+  </si>
+  <si>
+    <t>Evidencia 1: Correo electrónico donde se confirma el tramite de capacitación solicitado a la SHCP.</t>
+  </si>
+  <si>
+    <t>Convocar a los entes ejecutores de los Fondos Federales</t>
+  </si>
+  <si>
     <t>21/09/2017</t>
-  </si>
-[...7 lines deleted...]
-    <t>22/09/2017</t>
   </si>
   <si>
     <t>Evidencia 2: Correo electrónico donde se realiza invitación a titulares de Dependencias del Poder Ejecutivo al curso de capacitación SFU. Denominado reporte sobre el ejercicio, destino y resultados de los recursos federales transferidos.
 Evidencia 3: Correo electrónico donde se realiza invitación a Presidentes Municipales al curso de capacitación SFU. Denominado reporte sobre el ejercicio, destino y resultados de los recursos federales transferidos.
 Evidencia 4: Secretaria de Hacienda y Crédito Público genera liga electrónica para realizar el registro de inscripción en la plataforma electrónica SED.
 Evidencia 5: Lista de asistencia al curso-taller.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -320,51 +320,51 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>115.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43304.0</v>
+        <v>43303.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
@@ -397,51 +397,51 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>115.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43304.0</v>
+        <v>43303.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
@@ -474,51 +474,51 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>115.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>43304.0</v>
+        <v>43303.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>43434.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>