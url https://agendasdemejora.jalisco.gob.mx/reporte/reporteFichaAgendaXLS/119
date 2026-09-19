--- v0 (2026-05-26)
+++ v1 (2026-09-19)
@@ -143,192 +143,192 @@
   </si>
   <si>
     <t>38192300</t>
   </si>
   <si>
     <t>magali.ocegueda@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Construir un diagnóstico sobre las necesidades específicas de la educación básica y normal, así como problematizar sus causas y proponer soluciones puntuales. Es primordial la construcción de escenarios que incluyan datos demográficos, estudios de infraestructura y de gastos operativos que ayuden a prever las necesidades de recursos humanos y materiales en el corto, mediano y largo plazo.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t xml:space="preserve">Detectar los recursos humanos y materiales anualmente, mediante dos procesos: 
 * La previsión de los recursos para cada año fiscal, a través del "Sistema de Formulación y Seguimiento de Programas Presupuestarios"
 * La realización anual de un "Análisis para determinar la asignación de plazas educativas federalizadas del Estado de Jalisco". </t>
   </si>
   <si>
     <t>Solicitar y presentar evidencias de la realización del diagnóstico para prever las necesidades de recursos</t>
   </si>
   <si>
     <t>Dirección de Planeación, Programación y Presupuesto</t>
   </si>
   <si>
-    <t>24/03/2020</t>
+    <t>25/03/2020</t>
   </si>
   <si>
     <t>La detección y definición de los recursos humanos y materiales, se lleva a cabo anualmente a través de dos procesos: la previsión de los recursos para cada año fiscal, a través del "Sistema de Formulación y Seguimiento de Programas Presupuestarios" y la realización anual de un "Análisis para determinar la asignación de plazas educativas federalizadas del Estado de Jalisco". 
 En archivo anexo se describe cada uno de estos procesos.</t>
   </si>
   <si>
     <t>Verificar permisos del sistema “Formulación y Seguimiento de Programas Presupuestarios”, para comprobar que es oficial.</t>
   </si>
   <si>
     <t xml:space="preserve">Verificar permisos del sistema “Formulación y Seguimiento de Programas Presupuestarios”, para comprobar que es oficial. </t>
   </si>
   <si>
     <t>Solicitar y presentar evidencias de que el  sistema “Formulación y Seguimiento de Programas Presupuestarios” es oficial</t>
   </si>
   <si>
     <t>02/03/2020</t>
   </si>
   <si>
     <t>Descripción del Sistema Formulación y Seguimiento de Programas Presupuestarios</t>
   </si>
   <si>
     <t>Integrar un manual operativo o de procesos sobre el manejo del Fondo.</t>
   </si>
   <si>
     <t>Integrar un manual operativo o de procesos sobre el manejo del FONE.</t>
   </si>
   <si>
     <t>Recabar información sobre las etapas del proceso de aplicación del FONE y la normatividad de cada una, así como las observaciones de la Auditoria Superior de la Federación.</t>
   </si>
   <si>
     <t>Dirección de Planeación, Programación y Presupuesto.</t>
   </si>
   <si>
-    <t>16/03/2022</t>
+    <t>17/03/2022</t>
   </si>
   <si>
     <t>Liga a página nacional que concentra la normatividad relativa a este fondo
 https://www.sep.gob.mx/es/sep1/Normatividad_FONE</t>
   </si>
   <si>
     <t>Elaborar documento preliminar con apoyo de las áreas involucradas.</t>
   </si>
   <si>
     <t>Liga a página nacional, que concentra la normatividad relativa a este fondo
 https://www.sep.gob.mx/es/sep1/Normatividad_FONE</t>
   </si>
   <si>
     <t>Presentar el documento preliminar a las áreas involucradas, para su validación.</t>
   </si>
   <si>
     <t>Liga a página nacional, que concentra la normatividad relativa a este fondo.
 https://www.sep.gob.mx/es/sep1/Normatividad_FONE</t>
   </si>
   <si>
     <t>Entregar el documento a la Dirección de Asuntos Jurídicos para su aprobación.</t>
   </si>
   <si>
     <t>Realizar una revisión de los resúmenes narrativos de las MIR estatales de educación básica y normal, que lleve a una redacción acertada, en la que se evidencie la relación necesaria entre el Propósito y el Fin, haciendo que estos correspondan con los objetivos del Fondo. Asimismo, toda vez que se hayan realizado las adecuaciones al Fin y al Propósito y que se haya dado validez a la lógica vertical de cada MIR, se construyan indicadores que midan el cumplimiento de los objetivos planteados.</t>
   </si>
   <si>
     <t xml:space="preserve">Participar en los talleres y capacitaciones que realiza la Secretaría de la Hacienda Pública para la elaboración de las MIR estatales. </t>
   </si>
   <si>
     <t>Solicitar y presentar evidencia de la realización elaboración de nuevas MIR para el anteproyecto de presupuesto 2020</t>
   </si>
   <si>
     <t>Se presentan las MIR del 2017 al 2020, como evidencia de que anualmente se elaboran nuevas MIR estatales, y se busca mejorarlas bajo la conducción y con base en los lineamientos definidos por la Secretaría de la Hacienda Pública.
 Cabe mencionar, que en las MIR el fin y propósito se alinean a las prioridades estatales establecidas en el Plan Estatal de Gobernanza y Desarrollo y no a los objetivos del FONE, que es lo que sugieren los evaluadores.</t>
   </si>
   <si>
     <t>Se recomienda que la SEJ diagnostique el estatus de los organismos de participación ciudadana en la educación que existen en los distintos niveles (nacional, estatal, municipal y por escuela) a fin de construir un registro actualizado de las mismas que permita facilitar la relación gobierno-sociedad en materia educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">Investigar estatus de los organismos de participación ciudadana dentro de la Secretaría de Educación, específicamente en la Dirección de Participación Social. </t>
   </si>
   <si>
     <t>Solicitar a la Dirección de Participación Social evidencias de los procesos de participación social en la educación</t>
   </si>
   <si>
-    <t>27/05/2020</t>
+    <t>26/05/2020</t>
   </si>
   <si>
     <t>Se hace una aclaración respecto de los contenidos sobre participación social en la página de transparencia. Se habla de la normatividad relativa al tema en la Ley General de Educación así como actividades coordinadas por otras instancias. Por último se enlistan las atribuciones de la Dirección de Participación Social en Educación y las actividades realizadas en el 2019.</t>
   </si>
   <si>
     <t>Realizar un análisis estadístico sobre la aplicación del FONE que se centre en dos temas: a) aplicación de recursos por municipio y b) número de docentes. En ambos casos, se recomienda desagregar la información por nivel educativo, por sexo de docentes y su edad. Asimismo, se sugiere que se realicen cálculos del promedio de inversión por alumno.</t>
   </si>
   <si>
     <t>Realizar un análisis estadístico sobre la aplicación del FONE que presente lo siguiente: 
 a) Aplicación de recursos por municipio y por nivel educativo 
 b) Número de docentes por nivel educativo, sexo y edad y 
 c) Cálculo del promedio de inversión por alumno</t>
   </si>
   <si>
     <t>Solicitar información para la elaboración del análisis estadístico.</t>
   </si>
   <si>
-    <t>18/10/2021</t>
+    <t>17/10/2021</t>
   </si>
   <si>
     <t>Se recibió información estadística y de nómina para llevar a cabo el análisis</t>
   </si>
   <si>
     <t>Realizar el análisis estadístico</t>
   </si>
   <si>
     <t>Se presenta archivo con los análisis solicitados.
 Se adjunta archivo con los análisis solicitados</t>
   </si>
   <si>
     <t>Se elaboró archivo con los análisis solicitados</t>
   </si>
   <si>
     <t>Se recomienda hacer las gestiones necesarias con la SEP a fin de que el SIGED incluya un módulo en el que se señale la fecha de actualización de la información de cada uno de los campos que contiene.</t>
   </si>
   <si>
     <t>Modificar la coordinación o la interacción con otros programas</t>
   </si>
   <si>
     <t>Enviar oficio a los responsables del SIGED, solicitando se señale la fecha de actualización de la información.</t>
   </si>
   <si>
     <t>Enviar oficio a la instancia correspondiente</t>
   </si>
   <si>
     <t>06/03/2020</t>
   </si>
   <si>
     <t>EnvÍo de oficio a SIGED</t>
   </si>
   <si>
     <t>Realizar un ejercicio de actualización de los indicadores para medir el Fondo y cambiar aquellos que según el anexo 9 no son pertinentes para medir el FONE por otros de mayor utilidad e impacto, por ejemplo, medir la tasa de variación del número de alumnos por docente en cada nivel educativo.</t>
   </si>
   <si>
     <t>Gestionar con las autoridades competentes la revisión, modificación y actualización de los indicadores de la MIR del fondo.</t>
   </si>
   <si>
     <t>Envío de oficio a la Secretarías correspondientes</t>
   </si>
   <si>
-    <t>10/06/2020</t>
+    <t>09/06/2020</t>
   </si>
   <si>
     <t>Se explica que las Matrices de Indicadores para Resultados estatales se elaboran conforme a la metodología que señala la Secretaría de la Hacienda Pública y tienen como fin dar seguimiento al desarrollo del estado más que al Fondo de Aportaciones para la Nómina Educativa y Gasto Operativo (FONE).</t>
   </si>
   <si>
     <t>Se recomienda revisar la redacción de los nombres de los indicadores, pues en la mayoría de los casos no son consistentes con el resultado de la fórmula.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -457,1088 +457,1088 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>119.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>43889.0</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>119.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43768.958333333336</v>
+        <v>43769.0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>47</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>119.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>50</v>
       </c>
       <c r="S4" t="s">
         <v>51</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
         <v>43799.0</v>
       </c>
       <c r="V4" t="s">
         <v>52</v>
       </c>
       <c r="W4" t="s">
         <v>53</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>119.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>49</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>50</v>
       </c>
       <c r="S5" t="s">
         <v>55</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>43800.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>43920.958333333336</v>
+        <v>43921.0</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>53</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>119.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>50</v>
       </c>
       <c r="S6" t="s">
         <v>57</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43921.958333333336</v>
+        <v>43922.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>43982.0</v>
+        <v>43981.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>41</v>
       </c>
       <c r="W6" t="s">
         <v>53</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>119.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>49</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>50</v>
       </c>
       <c r="S7" t="s">
         <v>59</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43983.0</v>
+        <v>43982.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>41</v>
       </c>
       <c r="W7" t="s">
         <v>53</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>119.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>60</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>61</v>
       </c>
       <c r="S8" t="s">
         <v>62</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
         <v>43799.0</v>
       </c>
       <c r="V8" t="s">
         <v>41</v>
       </c>
       <c r="W8" t="s">
         <v>47</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>119.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>64</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>65</v>
       </c>
       <c r="S9" t="s">
         <v>66</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
         <v>43830.0</v>
       </c>
       <c r="V9" t="s">
         <v>41</v>
       </c>
       <c r="W9" t="s">
         <v>67</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>119.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>69</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>70</v>
       </c>
       <c r="S10" t="s">
         <v>71</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>43768.958333333336</v>
+        <v>43769.0</v>
       </c>
       <c r="V10" t="s">
         <v>41</v>
       </c>
       <c r="W10" t="s">
         <v>72</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>119.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>69</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>70</v>
       </c>
       <c r="S11" t="s">
         <v>74</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
         <v>43799.0</v>
       </c>
       <c r="V11" t="s">
         <v>41</v>
       </c>
       <c r="W11" t="s">
         <v>53</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>119.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>69</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>70</v>
       </c>
       <c r="S12" t="s">
         <v>74</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
         <v>43799.0</v>
       </c>
       <c r="V12" t="s">
         <v>41</v>
       </c>
       <c r="W12" t="s">
         <v>53</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>119.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>77</v>
       </c>
       <c r="Q13" t="s">
         <v>78</v>
       </c>
       <c r="R13" t="s">
         <v>79</v>
       </c>
       <c r="S13" t="s">
         <v>80</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U13" t="n" s="1">
         <v>43800.0</v>
       </c>
       <c r="V13" t="s">
         <v>41</v>
       </c>
       <c r="W13" t="s">
         <v>81</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>119.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>83</v>
       </c>
       <c r="Q14" t="s">
         <v>78</v>
       </c>
       <c r="R14" t="s">
         <v>84</v>
       </c>
       <c r="S14" t="s">
         <v>85</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>43768.958333333336</v>
+        <v>43769.0</v>
       </c>
       <c r="V14" t="s">
         <v>41</v>
       </c>
       <c r="W14" t="s">
         <v>86</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>119.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>43276.0</v>
+        <v>43275.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>43405.0</v>
+        <v>43405.041666666664</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>88</v>
       </c>
       <c r="Q15" t="s">
         <v>78</v>
       </c>
       <c r="R15" t="s">
         <v>84</v>
       </c>
       <c r="S15" t="s">
         <v>85</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>43709.0</v>
+        <v>43708.958333333336</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>43768.958333333336</v>
+        <v>43769.0</v>
       </c>
       <c r="V15" t="s">
         <v>41</v>
       </c>
       <c r="W15" t="s">
         <v>86</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 