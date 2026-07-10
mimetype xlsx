--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -119,57 +119,57 @@
   </si>
   <si>
     <t>El Fondo de Aportaciones para la Educación Tecnológica y de Adultos (FAETA), se constituye según el artículo 42 de la Ley de Coordinación Fiscal.</t>
   </si>
   <si>
     <t>Evaluación al Fondo de Aportaciones para la Educación Tecnológica y de Adultos (FAETA) 2019</t>
   </si>
   <si>
     <t>En  el  primer  apartado,  se  identificaron  aspectos  relevantes  sobre  la  necesidad  de recursos    humanos,    materiales    y    financieros    de    los    organismos    públicos descentralizados responsables de la operación del Fondo.
 En  cuanto  a  la  Contribución  y  Destino,  se  registró  que  los  actores  responsables disponen de un documento de diagnóstico denominado Plan Institucional, en el cual se  describe  la  situación  actual  de  los  organismos,  en  cuanto  a  su  estructura organizacional, y los recursos con los que disponen, sin embargo, en el documento no se logra identificar un apartado donde se diagnostique las causas y origen de las necesidades  de  recursos  humanos,  materiales  y  financieros  para  cumplir  con  sus atribuciones.
 En  el  apartado  de  Gestión  y  operación,  se  observó  que  el  proceso  de  gestión  del Fondo  que  realizan  los  actores  responsables  en  la  entidad,  mantiene  coherencia con el proceso de gestión identificado en la normatividad del Fondo, así mismo, con las  actividades  desarrolladas  por  los  actores,  se  pudo  identificar  y  plasmar  los procesos  de  planeación,  distribución,  seguimiento  y  evaluación,  transparencia  y rendición de cuentas, los cuales tienen su sustento en la normatividad.</t>
   </si>
   <si>
     <t>Evaluar el desempeño y la coordinación del Fondo de Aportaciones para la Educación Tecnológica y de Adultos, (FAETA) en la entidad federativa, para el ejercicio fiscal 2018-2019.</t>
   </si>
   <si>
     <t>PAE2019-E07-AM01</t>
   </si>
   <si>
     <t>Instituto Estatal para la Educación de Jóvenes y Adultos</t>
   </si>
   <si>
     <t>Dirección de Planeación Ineejad</t>
   </si>
   <si>
-    <t>Miguel Ángel López Torres</t>
-[...5 lines deleted...]
-    <t>malopez@inea.gob.mx</t>
+    <t>Itze Nathaly Arellano Montoya</t>
+  </si>
+  <si>
+    <t>33 3597 1609</t>
+  </si>
+  <si>
+    <t>inarellano@inea.gob.mx</t>
   </si>
   <si>
     <t>Identificar las necesidades de recursos humanos materiales y financieros del INEEJAD, para fortalecer su operación institucional en el cumplimiento de las atribuciones.</t>
   </si>
   <si>
     <t>Mejorar los procesos o la forma de operación de la intervención</t>
   </si>
   <si>
     <t>1. Analizar los recursos humanos, materiales y financieros de los cuales se dispone.</t>
   </si>
   <si>
     <t>Planeación y Estructuras Regionales</t>
   </si>
   <si>
     <t>10/06/2021</t>
   </si>
   <si>
     <t>En coordinación con oficinas centrales de INEA, se realizó la depuración en SASA de Figuras Solidarias con más de dos años sin productividad.  
 Se tienen identificadas las necesidades de Figuras Solidarias en las Coordinaciones de Zona, pero debido a la emergencia sanitaria, aún no es posible dar de alta Figuras Solidarias en SASA.</t>
   </si>
   <si>
     <t>2. Identificar las necesidades en cuanto a los recursos humanos, materiales y financieros.</t>
   </si>
   <si>
     <t>Se tiene identificada cada una de las necesidades en las 18 Coordinaciones de Zona, en cuanto SASA permita dar alta de Figuras Solidarias se incorporarán.</t>