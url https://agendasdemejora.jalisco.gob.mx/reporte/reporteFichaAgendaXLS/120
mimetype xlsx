--- v1 (2026-07-10)
+++ v2 (2026-09-05)
@@ -140,91 +140,91 @@
   <si>
     <t>Dirección de Planeación Ineejad</t>
   </si>
   <si>
     <t>Itze Nathaly Arellano Montoya</t>
   </si>
   <si>
     <t>33 3597 1609</t>
   </si>
   <si>
     <t>inarellano@inea.gob.mx</t>
   </si>
   <si>
     <t>Identificar las necesidades de recursos humanos materiales y financieros del INEEJAD, para fortalecer su operación institucional en el cumplimiento de las atribuciones.</t>
   </si>
   <si>
     <t>Mejorar los procesos o la forma de operación de la intervención</t>
   </si>
   <si>
     <t>1. Analizar los recursos humanos, materiales y financieros de los cuales se dispone.</t>
   </si>
   <si>
     <t>Planeación y Estructuras Regionales</t>
   </si>
   <si>
-    <t>10/06/2021</t>
+    <t>09/06/2021</t>
   </si>
   <si>
     <t>En coordinación con oficinas centrales de INEA, se realizó la depuración en SASA de Figuras Solidarias con más de dos años sin productividad.  
 Se tienen identificadas las necesidades de Figuras Solidarias en las Coordinaciones de Zona, pero debido a la emergencia sanitaria, aún no es posible dar de alta Figuras Solidarias en SASA.</t>
   </si>
   <si>
     <t>2. Identificar las necesidades en cuanto a los recursos humanos, materiales y financieros.</t>
   </si>
   <si>
     <t>Se tiene identificada cada una de las necesidades en las 18 Coordinaciones de Zona, en cuanto SASA permita dar alta de Figuras Solidarias se incorporarán.</t>
   </si>
   <si>
     <t>3. Establecer las principales necesidades con respecto a las atribuciones.</t>
   </si>
   <si>
     <t>Cada Coordinación de Zona informa sus necesidades a la Dirección de Estructuras Regionales</t>
   </si>
   <si>
     <t>4. Elaborar un documento en el cual se establezcan las necesidades de los recursos humanos, materiales y financieros, para prestar los servicios de educación de adultos.</t>
   </si>
   <si>
     <t>Se contempla en el manual de organización del INEEJAD</t>
   </si>
   <si>
     <t>Incluir en el reglamento interior del INEEJAD atribuciones relativas a la participación en los proceso de evaluación del desempeño previstos en la normatividad del Fondo.</t>
   </si>
   <si>
     <t>Modificar la normatividad (leyes, normas, reglas de operación)</t>
   </si>
   <si>
     <t>Se trabajará en los nuevos lineamientos del reglamento interno ya que el que se tenía es del 2000.</t>
   </si>
   <si>
     <t>1. Valorar las atribuciones determinadas en la ley orgánica.</t>
   </si>
   <si>
     <t>Coordinación de Asuntos Jurídicos</t>
   </si>
   <si>
-    <t>05/08/2019</t>
+    <t>04/08/2019</t>
   </si>
   <si>
     <t>100% Conforme al Plan Institucional se determinó la actualización del Reglamento Interno. 05 de agosto 2019.</t>
   </si>
   <si>
     <t>2. Determinar la atribución relativa a los procesos de evaluación interna y externas de desempeño.</t>
   </si>
   <si>
     <t>12/12/2019</t>
   </si>
   <si>
     <t>100% Conforme a la cédula de evaluación en materia de control interno con base en la guía administrativa y diversas disposiciones complementarias en materia de control interna. 12 de diciembre 2019.</t>
   </si>
   <si>
     <t>3. Proponer a la Junta Directiva la modificación de la ley orgánica para incluir la o las nuevas atribuciones.</t>
   </si>
   <si>
     <t>31/12/2019</t>
   </si>
   <si>
     <t>100% Previamente ante la Junta de Gobierno se presentó la solicitud de la modificación al Reglamento Interno en años previos.</t>
   </si>
   <si>
     <t>Establecer criterios documentados que describan de manera detallada el proceso de distribución de los recursos del Fondo, para la prestación de los servicios de educación tecnológica y educación de adultos al interior de la entidad.</t>
   </si>
@@ -541,2009 +541,2009 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>120.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>44377.0</v>
+        <v>44376.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>120.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>43</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>44377.0</v>
+        <v>44376.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>120.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>45</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>44377.0</v>
+        <v>44376.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>120.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5" t="s">
         <v>47</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>44377.0</v>
+        <v>44376.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>120.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" t="s">
         <v>50</v>
       </c>
       <c r="R6" t="s">
         <v>51</v>
       </c>
       <c r="S6" t="s">
         <v>52</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V6" t="s">
         <v>53</v>
       </c>
       <c r="W6" t="s">
         <v>54</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>120.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>49</v>
       </c>
       <c r="Q7" t="s">
         <v>50</v>
       </c>
       <c r="R7" t="s">
         <v>51</v>
       </c>
       <c r="S7" t="s">
         <v>56</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V7" t="s">
         <v>53</v>
       </c>
       <c r="W7" t="s">
         <v>57</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>120.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>49</v>
       </c>
       <c r="Q8" t="s">
         <v>50</v>
       </c>
       <c r="R8" t="s">
         <v>51</v>
       </c>
       <c r="S8" t="s">
         <v>59</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V8" t="s">
         <v>53</v>
       </c>
       <c r="W8" t="s">
         <v>60</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>120.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>62</v>
       </c>
       <c r="Q9" t="s">
         <v>63</v>
       </c>
       <c r="R9" t="s">
         <v>64</v>
       </c>
       <c r="S9" t="s">
         <v>65</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V9" t="s">
         <v>66</v>
       </c>
       <c r="W9" t="s">
         <v>60</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>120.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>62</v>
       </c>
       <c r="Q10" t="s">
         <v>63</v>
       </c>
       <c r="R10" t="s">
         <v>64</v>
       </c>
       <c r="S10" t="s">
         <v>68</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V10" t="s">
         <v>66</v>
       </c>
       <c r="W10" t="s">
         <v>69</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>120.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>62</v>
       </c>
       <c r="Q11" t="s">
         <v>63</v>
       </c>
       <c r="R11" t="s">
         <v>64</v>
       </c>
       <c r="S11" t="s">
         <v>71</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V11" t="s">
         <v>66</v>
       </c>
       <c r="W11" t="s">
         <v>72</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>120.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>62</v>
       </c>
       <c r="Q12" t="s">
         <v>63</v>
       </c>
       <c r="R12" t="s">
         <v>64</v>
       </c>
       <c r="S12" t="s">
         <v>74</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V12" t="s">
         <v>66</v>
       </c>
       <c r="W12" t="s">
         <v>69</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>120.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>76</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>77</v>
       </c>
       <c r="S13" t="s">
         <v>78</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U13" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V13" t="s">
         <v>66</v>
       </c>
       <c r="W13" t="s">
         <v>69</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>120.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>76</v>
       </c>
       <c r="Q14" t="s">
         <v>38</v>
       </c>
       <c r="R14" t="s">
         <v>77</v>
       </c>
       <c r="S14" t="s">
         <v>80</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U14" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V14" t="s">
         <v>66</v>
       </c>
       <c r="W14" t="s">
         <v>69</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>120.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>76</v>
       </c>
       <c r="Q15" t="s">
         <v>38</v>
       </c>
       <c r="R15" t="s">
         <v>77</v>
       </c>
       <c r="S15" t="s">
         <v>82</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U15" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V15" t="s">
         <v>66</v>
       </c>
       <c r="W15" t="s">
         <v>69</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>120.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J16" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>35</v>
       </c>
       <c r="O16" t="s">
         <v>36</v>
       </c>
       <c r="P16" t="s">
         <v>76</v>
       </c>
       <c r="Q16" t="s">
         <v>38</v>
       </c>
       <c r="R16" t="s">
         <v>77</v>
       </c>
       <c r="S16" t="s">
         <v>84</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U16" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V16" t="s">
         <v>53</v>
       </c>
       <c r="W16" t="s">
         <v>60</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>120.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J17" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>35</v>
       </c>
       <c r="O17" t="s">
         <v>36</v>
       </c>
       <c r="P17" t="s">
         <v>76</v>
       </c>
       <c r="Q17" t="s">
         <v>38</v>
       </c>
       <c r="R17" t="s">
         <v>77</v>
       </c>
       <c r="S17" t="s">
         <v>86</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U17" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V17" t="s">
         <v>53</v>
       </c>
       <c r="W17" t="s">
         <v>69</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>120.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J18" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>35</v>
       </c>
       <c r="O18" t="s">
         <v>36</v>
       </c>
       <c r="P18" t="s">
         <v>76</v>
       </c>
       <c r="Q18" t="s">
         <v>38</v>
       </c>
       <c r="R18" t="s">
         <v>77</v>
       </c>
       <c r="S18" t="s">
         <v>86</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U18" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V18" t="s">
         <v>53</v>
       </c>
       <c r="W18" t="s">
         <v>69</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>120.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J19" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>35</v>
       </c>
       <c r="O19" t="s">
         <v>36</v>
       </c>
       <c r="P19" t="s">
         <v>76</v>
       </c>
       <c r="Q19" t="s">
         <v>38</v>
       </c>
       <c r="R19" t="s">
         <v>77</v>
       </c>
       <c r="S19" t="s">
         <v>89</v>
       </c>
       <c r="T19" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U19" t="n" s="1">
         <v>44165.0</v>
       </c>
       <c r="V19" t="s">
         <v>53</v>
       </c>
       <c r="W19" t="s">
         <v>54</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="n">
         <v>120.0</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J20" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K20" t="s">
         <v>32</v>
       </c>
       <c r="L20" t="s">
         <v>33</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" t="s">
         <v>35</v>
       </c>
       <c r="O20" t="s">
         <v>36</v>
       </c>
       <c r="P20" t="s">
         <v>91</v>
       </c>
       <c r="Q20" t="s">
         <v>92</v>
       </c>
       <c r="R20" t="s">
         <v>93</v>
       </c>
       <c r="S20" t="s">
         <v>94</v>
       </c>
       <c r="T20" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U20" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V20" t="s">
         <v>95</v>
       </c>
       <c r="W20" t="s">
         <v>96</v>
       </c>
       <c r="X20" t="n">
         <v>100.0</v>
       </c>
       <c r="Y20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="n">
         <v>120.0</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J21" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K21" t="s">
         <v>32</v>
       </c>
       <c r="L21" t="s">
         <v>33</v>
       </c>
       <c r="M21" t="s">
         <v>34</v>
       </c>
       <c r="N21" t="s">
         <v>35</v>
       </c>
       <c r="O21" t="s">
         <v>36</v>
       </c>
       <c r="P21" t="s">
         <v>91</v>
       </c>
       <c r="Q21" t="s">
         <v>92</v>
       </c>
       <c r="R21" t="s">
         <v>93</v>
       </c>
       <c r="S21" t="s">
         <v>98</v>
       </c>
       <c r="T21" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U21" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V21" t="s">
         <v>95</v>
       </c>
       <c r="W21" t="s">
         <v>72</v>
       </c>
       <c r="X21" t="n">
         <v>100.0</v>
       </c>
       <c r="Y21" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="n">
         <v>120.0</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J22" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K22" t="s">
         <v>32</v>
       </c>
       <c r="L22" t="s">
         <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>34</v>
       </c>
       <c r="N22" t="s">
         <v>35</v>
       </c>
       <c r="O22" t="s">
         <v>36</v>
       </c>
       <c r="P22" t="s">
         <v>91</v>
       </c>
       <c r="Q22" t="s">
         <v>92</v>
       </c>
       <c r="R22" t="s">
         <v>93</v>
       </c>
       <c r="S22" t="s">
         <v>100</v>
       </c>
       <c r="T22" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U22" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V22" t="s">
         <v>95</v>
       </c>
       <c r="W22" t="s">
         <v>72</v>
       </c>
       <c r="X22" t="n">
         <v>100.0</v>
       </c>
       <c r="Y22" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="n">
         <v>120.0</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J23" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K23" t="s">
         <v>32</v>
       </c>
       <c r="L23" t="s">
         <v>33</v>
       </c>
       <c r="M23" t="s">
         <v>34</v>
       </c>
       <c r="N23" t="s">
         <v>35</v>
       </c>
       <c r="O23" t="s">
         <v>36</v>
       </c>
       <c r="P23" t="s">
         <v>91</v>
       </c>
       <c r="Q23" t="s">
         <v>92</v>
       </c>
       <c r="R23" t="s">
         <v>93</v>
       </c>
       <c r="S23" t="s">
         <v>102</v>
       </c>
       <c r="T23" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U23" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V23" t="s">
         <v>95</v>
       </c>
       <c r="W23" t="s">
         <v>72</v>
       </c>
       <c r="X23" t="n">
         <v>100.0</v>
       </c>
       <c r="Y23" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="n">
         <v>120.0</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J24" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K24" t="s">
         <v>32</v>
       </c>
       <c r="L24" t="s">
         <v>33</v>
       </c>
       <c r="M24" t="s">
         <v>34</v>
       </c>
       <c r="N24" t="s">
         <v>35</v>
       </c>
       <c r="O24" t="s">
         <v>36</v>
       </c>
       <c r="P24" t="s">
         <v>104</v>
       </c>
       <c r="Q24" t="s">
         <v>105</v>
       </c>
       <c r="R24" t="s">
         <v>106</v>
       </c>
       <c r="S24" t="s">
         <v>107</v>
       </c>
       <c r="T24" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U24" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V24" t="s">
         <v>108</v>
       </c>
       <c r="W24" t="s">
         <v>109</v>
       </c>
       <c r="X24" t="n">
         <v>100.0</v>
       </c>
       <c r="Y24" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25" t="s">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
       <c r="G25" t="n">
         <v>120.0</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J25" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K25" t="s">
         <v>32</v>
       </c>
       <c r="L25" t="s">
         <v>33</v>
       </c>
       <c r="M25" t="s">
         <v>34</v>
       </c>
       <c r="N25" t="s">
         <v>35</v>
       </c>
       <c r="O25" t="s">
         <v>36</v>
       </c>
       <c r="P25" t="s">
         <v>104</v>
       </c>
       <c r="Q25" t="s">
         <v>105</v>
       </c>
       <c r="R25" t="s">
         <v>106</v>
       </c>
       <c r="S25" t="s">
         <v>111</v>
       </c>
       <c r="T25" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U25" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V25" t="s">
         <v>108</v>
       </c>
       <c r="W25" t="s">
         <v>109</v>
       </c>
       <c r="X25" t="n">
         <v>100.0</v>
       </c>
       <c r="Y25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>27</v>
       </c>
       <c r="D26" t="s">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26" t="n">
         <v>120.0</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J26" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K26" t="s">
         <v>32</v>
       </c>
       <c r="L26" t="s">
         <v>33</v>
       </c>
       <c r="M26" t="s">
         <v>34</v>
       </c>
       <c r="N26" t="s">
         <v>35</v>
       </c>
       <c r="O26" t="s">
         <v>36</v>
       </c>
       <c r="P26" t="s">
         <v>104</v>
       </c>
       <c r="Q26" t="s">
         <v>105</v>
       </c>
       <c r="R26" t="s">
         <v>106</v>
       </c>
       <c r="S26" t="s">
         <v>113</v>
       </c>
       <c r="T26" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U26" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V26" t="s">
         <v>108</v>
       </c>
       <c r="W26" t="s">
         <v>69</v>
       </c>
       <c r="X26" t="n">
         <v>100.0</v>
       </c>
       <c r="Y26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="n">
         <v>120.0</v>
       </c>
       <c r="H27" t="s">
         <v>31</v>
       </c>
       <c r="I27" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J27" t="n" s="1">
         <v>43881.0</v>
       </c>
       <c r="K27" t="s">
         <v>32</v>
       </c>
       <c r="L27" t="s">
         <v>33</v>
       </c>
       <c r="M27" t="s">
         <v>34</v>
       </c>
       <c r="N27" t="s">
         <v>35</v>
       </c>
       <c r="O27" t="s">
         <v>36</v>
       </c>
       <c r="P27" t="s">
         <v>104</v>
       </c>
       <c r="Q27" t="s">
         <v>105</v>
       </c>
       <c r="R27" t="s">
         <v>106</v>
       </c>
       <c r="S27" t="s">
         <v>115</v>
       </c>
       <c r="T27" t="n" s="1">
-        <v>44043.0</v>
+        <v>44042.958333333336</v>
       </c>
       <c r="U27" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V27" t="s">
         <v>108</v>
       </c>
       <c r="W27" t="s">
         <v>69</v>
       </c>
       <c r="X27" t="n">
         <v>100.0</v>
       </c>
       <c r="Y27" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>