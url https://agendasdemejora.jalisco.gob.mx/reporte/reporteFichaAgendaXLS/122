--- v0 (2026-06-07)
+++ v1 (2026-07-31)
@@ -138,51 +138,51 @@
   <si>
     <t>Dirección de Programación SHP</t>
   </si>
   <si>
     <t>Jorge Ivan Enciso Romero</t>
   </si>
   <si>
     <t>33 3668 1673</t>
   </si>
   <si>
     <t>ivan.enciso@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Organización de mesas de trabajo que permitan una revisión de los alcances y limitaciones que presentan los destinos estipulados en ley dentro del contexto estatal.</t>
   </si>
   <si>
     <t>Mejorar los procesos o la forma de operación de la intervención</t>
   </si>
   <si>
     <t>Planear y llevar a cabo a lo menos una reunión al inicio del ejercicio fiscal para presentar información relevante y criterios para el ejercicio.</t>
   </si>
   <si>
     <t>Dirección General de Programación, Presupuesto y Evaluación de Gasto Público, a través de la Dirección de Inversión Pública.</t>
   </si>
   <si>
-    <t>08/07/2020</t>
+    <t>07/07/2020</t>
   </si>
   <si>
     <t>Se llevó a cabo una reunión.</t>
   </si>
   <si>
     <t>Evidencia 1: Orden del día, capacitación de fecha 08 de julio de 2020
 Evidencia 2: Lista de asistencia
 Evidencia 3: Orden del día, capacitación de fecha 15 de julio de 2020
 Evidencia 4: Lista de asistencia
 Evidencia 5: Presentación utilizada en eventos de capacitación</t>
   </si>
   <si>
     <t>Documentar agenda de la reunión.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -318,315 +318,315 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>122.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>43844.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>44061.0</v>
+        <v>44060.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>44227.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>122.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>43844.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>44061.0</v>
+        <v>44060.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>44227.0</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>122.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>43844.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>44</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>44061.0</v>
+        <v>44060.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
         <v>44227.0</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>122.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>43844.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5" t="s">
         <v>44</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>44061.0</v>
+        <v>44060.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>44227.0</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>