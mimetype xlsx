--- v0 (2026-05-19)
+++ v1 (2026-09-13)
@@ -135,105 +135,105 @@
   <si>
     <t>Dirección de Planeación Infejal</t>
   </si>
   <si>
     <t>Arq. Rosaura Bojórquez Aguirre</t>
   </si>
   <si>
     <t>33 3819 5220</t>
   </si>
   <si>
     <t>rosaura.bojorquez@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Elaborar el diagnóstico de necesidades de infraestructura escolar que sea representativo de todo el territorio de Jalisco y que sirva como base para la toma de decisiones de infraestructura escolar con recursos del FAM-IE y otros fondos o programas.</t>
   </si>
   <si>
     <t>Mejorar el diseño o conceptualización de la intervención</t>
   </si>
   <si>
     <t>Elaborar un diagnóstico de necesidades de infraestructura escolar.</t>
   </si>
   <si>
     <t>Subsecretaría de Infraestructura y Obra Pública</t>
   </si>
   <si>
-    <t>27/03/2022</t>
+    <t>28/03/2022</t>
   </si>
   <si>
     <t>Derivado del Programa Anual de Obra, enviado a éste Instituto, por la Secretaría de Educación Jalisco, se levanta un diagnóstico ó una revisión técnica de cada uno de los planteles que serán beneficiados.</t>
   </si>
   <si>
     <t>Apoyarse en la información que anualmente generan las Delegaciones Regionales.</t>
   </si>
   <si>
     <t>La Secretaría de Educación Jalisco, toma como base, la información que generan las Delegaciones Regionales, para conformar el Programa Anual de Obra, que posteriormente es enviado al INFEJAL, con la finalidad de levantar un diagnóstico ó una revisión técnica de cada uno de los planteles que serán beneficiados.</t>
   </si>
   <si>
     <t>Generar una estrategia para compartir información y el uso de plataformas informáticas entre la SEJ y el INFEJAL.</t>
   </si>
   <si>
     <t>Generar mecanismos de colaboración en las plataformas existentes del INFEJAL para que la SEJ pueda tener acceso a ellas.</t>
   </si>
   <si>
     <t>Dirección de Tecnologías de la Información del INFEJAL</t>
   </si>
   <si>
-    <t>23/03/2022</t>
+    <t>24/03/2022</t>
   </si>
   <si>
     <t>Se solicitó a la Dirección de Tecnologías de la Información del INFEJAL, notificar via oficio, a la Secretaría de Educación Jalisco, de existencia de la plataforma SIGE (Sistema de Información Geográfica de Infraestructura Educativa del Estado de Jalisco), herramienta para consulta del estatus de las escuelas beneficiadas con recursos. Derivado de lo anterior se elaboró el oficio DGI-DP-00761/2022, mismo que se encuentra en proceso de firmas, una vez que se tenga el acuse de recibido por parte de la SEJ, será compartido por este medio.</t>
   </si>
   <si>
     <t>Actualizar la información sobre la duración y posibles desfases de las obras financiadas con el FAM-IE.</t>
   </si>
   <si>
     <t>Actualizar la información de la ejecución y contratación de las obras.</t>
   </si>
   <si>
     <t>Dirección de Obras y Proyectos del INFEJAL</t>
   </si>
   <si>
     <t>Se elaboró oficio de solicitud, para la Dirección de Obras y Proyectos del SINFEJAL, con la finalidad de mantener actualizada la información de cada una de las obras.</t>
   </si>
   <si>
     <t>Se envió oficio a la Dirección de Obras y Proyectos del INFEJAL, mediante el cual se solicita se mantenga actualizada la información correspondiente a las obras contratadas, dentro del sistema interno de éste Instituto.</t>
   </si>
   <si>
     <t xml:space="preserve">Diseñar una estrategia presupuestal para cubrir los faltantes de recursos humanos, materiales y financieros prioritarios con la finalidad de mejorar el desempeño de las dependencias. </t>
   </si>
   <si>
     <t>Modificar el presupuesto o reorientar los recursos</t>
   </si>
   <si>
     <t>Diseñar una estrategia presupuestal por parte del INFEJAL y SHPE.</t>
   </si>
   <si>
     <t>Dirección General y Dirección Administrativa del INFEJAL</t>
   </si>
   <si>
-    <t>15/08/2019</t>
+    <t>14/08/2019</t>
   </si>
   <si>
     <t>Mediante el oficio n° SIOP/DS/DGGFI/2337/2019 se entrega el anteproyecto de presupuesto de egresos para el ejercicio 2020, en donde se incluye la solicitud de recursos adicionales.</t>
   </si>
   <si>
     <t>Promover un incremento presupuestal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -362,549 +362,549 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2" t="n">
         <v>128.0</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>43871.0</v>
       </c>
       <c r="K2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2" t="s">
         <v>33</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>38</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>43987.0</v>
+        <v>43986.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V2" t="s">
         <v>39</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="n">
         <v>128.0</v>
       </c>
       <c r="H3" t="s">
         <v>30</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>43871.0</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3" t="s">
         <v>33</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>36</v>
       </c>
       <c r="S3" t="s">
         <v>42</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>43987.0</v>
+        <v>43986.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V3" t="s">
         <v>39</v>
       </c>
       <c r="W3" t="s">
         <v>40</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="n">
         <v>128.0</v>
       </c>
       <c r="H4" t="s">
         <v>30</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>43871.0</v>
       </c>
       <c r="K4" t="s">
         <v>31</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4" t="s">
         <v>33</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>44</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>
       <c r="R4" t="s">
         <v>44</v>
       </c>
       <c r="S4" t="s">
         <v>45</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>44074.0</v>
+        <v>44073.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>44074.0</v>
+        <v>44073.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>46</v>
       </c>
       <c r="W4" t="s">
         <v>47</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="n">
         <v>128.0</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>43871.0</v>
       </c>
       <c r="K5" t="s">
         <v>31</v>
       </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5" t="s">
         <v>33</v>
       </c>
       <c r="N5" t="s">
         <v>34</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
       <c r="P5" t="s">
         <v>49</v>
       </c>
       <c r="Q5" t="s">
         <v>37</v>
       </c>
       <c r="R5" t="s">
         <v>49</v>
       </c>
       <c r="S5" t="s">
         <v>50</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>43987.0</v>
+        <v>43986.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V5" t="s">
         <v>51</v>
       </c>
       <c r="W5" t="s">
         <v>47</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="n">
         <v>128.0</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>43871.0</v>
       </c>
       <c r="K6" t="s">
         <v>31</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6" t="s">
         <v>33</v>
       </c>
       <c r="N6" t="s">
         <v>34</v>
       </c>
       <c r="O6" t="s">
         <v>35</v>
       </c>
       <c r="P6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" t="s">
         <v>37</v>
       </c>
       <c r="R6" t="s">
         <v>49</v>
       </c>
       <c r="S6" t="s">
         <v>50</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>43987.0</v>
+        <v>43986.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>44196.0</v>
       </c>
       <c r="V6" t="s">
         <v>51</v>
       </c>
       <c r="W6" t="s">
         <v>47</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="n">
         <v>128.0</v>
       </c>
       <c r="H7" t="s">
         <v>30</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>43871.0</v>
       </c>
       <c r="K7" t="s">
         <v>31</v>
       </c>
       <c r="L7" t="s">
         <v>32</v>
       </c>
       <c r="M7" t="s">
         <v>33</v>
       </c>
       <c r="N7" t="s">
         <v>34</v>
       </c>
       <c r="O7" t="s">
         <v>35</v>
       </c>
       <c r="P7" t="s">
         <v>54</v>
       </c>
       <c r="Q7" t="s">
         <v>55</v>
       </c>
       <c r="R7" t="s">
         <v>54</v>
       </c>
       <c r="S7" t="s">
         <v>56</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>43987.0</v>
+        <v>43986.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>44074.0</v>
+        <v>44073.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>57</v>
       </c>
       <c r="W7" t="s">
         <v>58</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>128.0</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>43731.0</v>
+        <v>43730.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>43871.0</v>
       </c>
       <c r="K8" t="s">
         <v>31</v>
       </c>
       <c r="L8" t="s">
         <v>32</v>
       </c>
       <c r="M8" t="s">
         <v>33</v>
       </c>
       <c r="N8" t="s">
         <v>34</v>
       </c>
       <c r="O8" t="s">
         <v>35</v>
       </c>
       <c r="P8" t="s">
         <v>54</v>
       </c>
       <c r="Q8" t="s">
         <v>55</v>
       </c>
       <c r="R8" t="s">
         <v>54</v>
       </c>
       <c r="S8" t="s">
         <v>60</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>43987.0</v>
+        <v>43986.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>44074.0</v>
+        <v>44073.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>57</v>
       </c>
       <c r="W8" t="s">
         <v>58</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 