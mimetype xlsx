--- v0 (2026-06-07)
+++ v1 (2026-08-04)
@@ -174,51 +174,51 @@
   <si>
     <t>Se sugiere que el seguimiento de los beneficiarios se haga de manera sistemática con instrumentos que permitan recoger datos cuantitativos y cualitativos sobre cada proyecto, incluso una vez haya finalizado el convenio entre la Secretaria de Cultura y el beneficiado, pues los resultados del Programa tienen que ver con el desarrollo del sector cultural y artístico por lo que se tiene que dimensionar el efecto a lo largo del tiempo.</t>
   </si>
   <si>
     <t xml:space="preserve">El programa podrá incrementar la cantidad y calidad de información que tiene sobre cada proyecto beneficiado de tal forma que pueda conocer más sobre el efecto de los apoyos que da a los beneficiarios. </t>
   </si>
   <si>
     <t>Realizar grupo de enfoque con beneficiarios del programa para conocer los ámbitos de resultados que los responsables de los proyectos ven como pertinentes.</t>
   </si>
   <si>
     <t>Dirección de Desarrollo Institucional</t>
   </si>
   <si>
     <t>28/02/2017</t>
   </si>
   <si>
     <t>Se realizó el grupo de enfoque con beneficiarios del programa. La Dirección de Desarrollo Institucional redactará el informe de resultados.</t>
   </si>
   <si>
     <t>Se realizó el grupo de enfoque en el que participaron beneficiarios del programa de diversas disciplinas. Se adjunta una lista de los participantes.</t>
   </si>
   <si>
     <t>El programa define en coordinación con los responsables de los proyectos, los indicadores a los que se le dará seguimiento.</t>
   </si>
   <si>
-    <t>31/08/2016</t>
+    <t>30/08/2016</t>
   </si>
   <si>
     <t>No se cuenta con el portal pero se adjunta un borrador del Taller de Enfoque sobre resultados del Programa Proyecta y propuesta para la creación del sistema integral de evaluación Proyecta como evidencia del trabajo realizado.</t>
   </si>
   <si>
     <t>Se sugiere a la SCJ que establezca una línea de acción para la circulación de artistas dentro y fuera del país, con objetivos muy específicos. Dado el acierto que ha planteado con la apertura del Fondo para Traslados, pues es consistente con una necesidad detectada.</t>
   </si>
   <si>
     <t>El programa podrá especificar y especializar más la convocatoria de los proyectos de circulación nacional e internacional.</t>
   </si>
   <si>
     <t>La movilidad de artistas de Jalisco a concursos, cursos, festivales y otras actividades culturales en México y el extranjero ya son un programa independiente con reglas de operación propias.</t>
   </si>
   <si>
     <t>Dirección General de Desarrollo Sectorial y Vinculación</t>
   </si>
   <si>
     <t>30/11/2016</t>
   </si>
   <si>
     <t>La actividad atendió el 100% de la recomendación realizada. Cuando la evaluación fue realizada en el año 2014 proyecta traslados y proyecta producción formaban un solo programa. A partir de esta recomendación estos dos componentes se separaron con reglas de operación independiente, con el propósito de contar con procesos y acciones más organizas respecto a las necesidades de la población objetivo.</t>
   </si>
 </sst>
 </file>
 
@@ -365,51 +365,51 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>13.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>42004.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
@@ -442,51 +442,51 @@
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>13.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>42004.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
@@ -519,51 +519,51 @@
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>13.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>42004.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>46</v>
       </c>
@@ -596,51 +596,51 @@
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>13.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>42004.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>45</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>46</v>
       </c>
@@ -673,161 +673,161 @@
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>13.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>42004.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>46</v>
       </c>
       <c r="S6" t="s">
         <v>52</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42499.0</v>
+        <v>42498.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>48</v>
       </c>
       <c r="W6" t="s">
         <v>53</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>13.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>42004.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>42124.0</v>
+        <v>42123.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>55</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>56</v>
       </c>
       <c r="S7" t="s">
         <v>57</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>42065.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>42458.958333333336</v>
+        <v>42459.0</v>
       </c>
       <c r="V7" t="s">
         <v>58</v>
       </c>
       <c r="W7" t="s">
         <v>59</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 