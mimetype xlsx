--- v0 (2026-07-04)
+++ v1 (2026-08-27)
@@ -147,106 +147,106 @@
   <si>
     <t>Dirección de Planeación Programática SSAS</t>
   </si>
   <si>
     <t>Mateo Bonilla Coronado</t>
   </si>
   <si>
     <t>33 3030 1203</t>
   </si>
   <si>
     <t>mateo.coronado@jalisco.gob.mx</t>
   </si>
   <si>
     <t xml:space="preserve">Que la Secretaría del Sistema de Asistencia Social elabore una propuesta de ampliación presupuestal para el Programa Mi Pasaje y la turne mediante los canales pertinentes al Poder Legislativo. </t>
   </si>
   <si>
     <t>Modificar el presupuesto o reorientar los recursos</t>
   </si>
   <si>
     <t>1.1 Se revisará la posibilidad de aprovechamiento de las economías del programa para abrir espacios para nuevos beneficiarios.</t>
   </si>
   <si>
     <t>SSAS Dirección de Planeación Programática   Dirección de Programas Estatales</t>
   </si>
   <si>
-    <t>22/07/2022</t>
+    <t>21/07/2022</t>
   </si>
   <si>
     <t>Se realizaron las gestiones necesarias para el aprovechamiento de las economías del programa en sus 4 vertientes , lo que derivó en una convocatoria para ingresar 30 mil nuevos beneficiarios en las 4 modalidades como lo acredita la publicación de la convocatoria la cual se anexa liga: https://periodicooficial.jalisco.gob.mx/sites/periodicooficial.jalisco.gob.mx/files/03-12-22-iv.pdf</t>
   </si>
   <si>
     <t>1. 2  Generar  la  ruta  crítica  que  dé  claridad  de  las    actividades, tiempos y responsables.</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>Se determinará la pertinencia de la solicitud de la ampliación presupuestal en base al comportamiento de uso y posibles economías que se presentaran previo al cierre del actual ejercicio y en caso de ser pertinente se enviara la solicitud correspondiente entre los meses de Nov - Dic para que surja efectos en la asignación del siguiente ejercicio presupuestal en caso de ser aprobada.</t>
   </si>
   <si>
     <t>La Dirección de Programas Estatales como parte del aprovechamiento del presupuesto otorgado al programa “Mi Pasaje”  en todas sus modalidades, ha establecido en el numeral 19.2 de las Reglas de Operación aplicables, la posibilidad de emitir convocatoria de nuevo ingreso en el transcurso del segundo semestre del año, de acuerdo con la suficiencia presupuestal que el programa disponga en relación a la economía generada por los pasajes no utilizados por las personas beneficiarias en el primer semestre del año.</t>
   </si>
   <si>
     <t>1. 3 Dar seguimiento al plan de acción.</t>
   </si>
   <si>
     <t>Se da por atendido el punto1.3  con base en el punto 1.1 y 1,2</t>
   </si>
   <si>
     <t>•	Numeral 19.2 de las Reglas de Operación del Programa “Mi Pasaje para Personas con Discapacidad” ejercicio 2023.
 •	Numeral 19.2 de las Reglas de Operación del Programa “Mi Pasaje para Personas Adultas Mayores” ejercicio 2023.
 •	Numeral 19.2 de las Reglas de Operación del Programa “Mi Pasaje para Estudiantes” ejercicio 2023.</t>
   </si>
   <si>
     <t>Que la Dirección de Planeación Programática de la Secretaría del Sistema de Asistencia Social (SSAS) realice una estimación del número de personas adultas mayores y con discapacidad que viven con un ingreso menor a la línea de bienestar a partir de información de la Encuesta Nacional de Ingresos y Gastos de los Hogares correspondiente a 2020 y que se integre en las ROP 2022 del programa.</t>
   </si>
   <si>
     <t>Modificar la normatividad (leyes, normas, reglas de operación)</t>
   </si>
   <si>
     <t>2.1.Revisar la información publicada en la ENIGH 2020 e    identificar los datos aplicables al indicador de PAM y PCD con un ingreso inferior a la línea del bienestar.</t>
   </si>
   <si>
     <t>SSAS Dirección de Planeación Programática</t>
   </si>
   <si>
-    <t>09/08/2022</t>
+    <t>08/08/2022</t>
   </si>
   <si>
     <t>La DPP llevó a cabo la identificación de la información de PAM y PCD en fuentes oficiales, se remitió para publicación en las ROP 2022 (correo 21/01/22) conforme al periodo establecido en la Ley, sin embargo, por error involuntario el documento final publicado no la incluye.</t>
   </si>
   <si>
     <t>Actualmente se encuentra en proceso de publicación la adición de esta información a las ROP publicadas para 2022.</t>
   </si>
   <si>
     <t>2.2. Incluir los datos respectivos en las Reglas de Operación 2022 denominadas:
 ∙Mi Pasaje para Personas Adultas Mayores
 ∙Mi Pasaje para Personas con Discapacidad</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>11/08/2022</t>
   </si>
   <si>
     <t>La DPP llevó a cabo la identificación de la información de PAM y PCD en fuentes oficiales, se remitió para publicación en las ROP 2022 (correo 21/01/22) conforme al periodo establecido en la Ley, sin embargo, el documento final publicado no la incluye.                                           
 Derivado de lo expuesto en el punto 2.1, actualmente se encuentra en proceso de publicación la adición de esta información a las ROP.</t>
   </si>
   <si>
     <t>Se remitió para publicación en las ROP 2022, Oficio SSAS_DES_368_2022 y, se incluye el documento con la información actualizada:  Se reforma el punto 2 de las Reglas de Operación  del programa social "Mi pasaje para Personas Adultas Mayores" , y "Mi Pasaje para Personas con Discapacidad".
 https://periodicooficial.jalisco.gob.mx/sites/periodicooficial.jalisco.gob.mx/files/08-09-22-_v.pdf</t>
   </si>
   <si>
     <t>Que la Dirección de Planeación Programática y la Dirección de Programas Estatales de la Secretaría del Sistema de Asistencia Social realicen adecuaciones en las ROP para:
 a)	Diferenciar monto de apoyo entre personas adultas mayores y personas con discapacidad (las personas con discapacidad requieren una mayor cantidad de pasajes)
 b)	Incluir a personas cuidadoras como población elegible para aquellos casos en que sea aplicable.
 </t>
   </si>
   <si>
     <t>3.1 Analizar los datos que arroje la operación del sistema interoperable de recaudo administrado por la SETRAN del uso y comportamiento de los beneficiarios del programa al cierre del año.</t>
   </si>
   <si>
     <t>El programa “Mi Pasaje” como primer paso a partir del ejercicio 2021 diferenció las necesidades que existen entre las personas adultas mayores y las personas con discapacidad emitiendo para cada grupo prioritario sus propias Reglas de Operación (ROP)</t>
   </si>
   <si>
     <t>3.2 Generar  mesas  de  trabajo  con la  Dirección  de  Programas  Estatales, los  entes vinculados al programa, así como actores externos, con el fin de identificar la viabilidad de la  diferenciación de montos por tipo de segmento, así como de incluir como parte del apoyo del programa a personas cuidadoras.</t>
   </si>
   <si>
@@ -310,64 +310,64 @@
   </si>
   <si>
     <t>6.4   Ampliación de la cobertura de la población objetivo e incremento de la cantidad de espacios disponibles.</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>Fueron publicadas en el periódico oficial "El Estado de Jalisco". 
 Las convocatorias de refrendo y de nuevo ingreso de los programas "Mi Pasaje para Estudiantes", "Mi Pasaje para Personas Adultas Mayores" y "Mi Pasaje para Personas con Discapacidad" concernientes al ejercicio 2023.</t>
   </si>
   <si>
     <t>Supervisión de rutas para verificación de lectura correcta de tarjetas de aquellas rutas del transporte público que acumulen mayor número de reportes de personas usuarias del Programa Mi Pasaje. Para ello se propone cargar un formulario sencillo en el sistema de recarga para que al momento de estar revisando los documentos y previo a la recarga del apoyo, se aplique la encuesta a las personas beneficiarias.</t>
   </si>
   <si>
     <t>Mejorar los procesos o la forma de operación de la intervención</t>
   </si>
   <si>
     <t>9 B.1 Se propondrá mesa de trabajo con SETRAN y TISA para compartir la evaluación (pues ambas tienen que aportar en corregir las posibles fallas con las tarjetas).
 La aplicación de dichos resultados y mejoras dependerá de SETRAN.</t>
   </si>
   <si>
     <t>SETRAN Dirección General de Supervisión al Transporte</t>
   </si>
   <si>
-    <t>01/09/2022</t>
+    <t>31/08/2022</t>
   </si>
   <si>
     <t>Actualmente el problema persiste. El afectado puede levantar la queja, ya sea vía correo o redes sociales y se le canaliza según sea el caso para su seguimiento, validación y reposición de lo perdido en la tarjeta. (Se espera a final de año se implemente un nuevo software para evitar este tipo de incidentes)</t>
   </si>
   <si>
     <t>Actualmente el problema persiste. El afectado puede levantar la queja, ya sea vía correo o redes sociales y se le canaliza según sea el caso para su seguimiento, validación y reposición de lo perdido en la tarjeta. 
 (Se espera a final de año se implemente un nuevo software para evitar este tipo de incidentes)</t>
   </si>
   <si>
     <t>9 B.2 Supervisión de las rutas que reportan anomalías y en las cuáles se implementarán las mejoras.</t>
   </si>
   <si>
-    <t>30/08/2022</t>
+    <t>29/08/2022</t>
   </si>
   <si>
     <t>Durante el año 2022 se han llevado a cabo 23 operativos especiales y 3,851 operativos derivados de quejas ciudadanas relacionadas con la verificación correcta del funcionamiento del sistema de pago electrónico y teniendo como resultado 1,325 folios por fallas en el sistema</t>
   </si>
   <si>
     <t>Durante el año 2022 se han llevado a cabo 23 operativos especiales y 3,851 operativos derivados de quejas ciudadanas relacionadas con la verificación correcta del funcionamiento del sistema de  pago electrónico y teniendo como resultado 1,325 folios por fallas en el sistema.</t>
   </si>
   <si>
     <t>Que la SETRAN haga una revisión del contenido curricular de cursos vigentes de sensibilización dirigidos a personas que operan las unidades del transporte para evaluar si este es adecuado, pertinente e incluye habilidades socioemocionales, quienes además puedan recibir incentivos blandos como reconocimiento público a aquellas personas conductoras que muestren sensibilidad, empatía y mejor trato.</t>
   </si>
   <si>
     <t>11.1  Revisión del contenido curricular vigente para verificar que cumplan con los elementos señalados en la recomendación.</t>
   </si>
   <si>
     <t>SETRAN Dirección General de Seguridad Vial</t>
   </si>
   <si>
     <t>Anteriormente la malla curricular para el curso de transporte público C2 se conformaba por 3 módulos divididos en los siguientes temas:
 1. Mi transporte, la visión actual del Transporte Público. 
 2. Manejo de las emociones y resolución de conflictos en la vía pública. 
 3. Calidad en el servicio/Necesidades del usuario. 
 4. La salud del conductor. 
 5. Protocolo de reacción ante emergencias y accidentes. 
 6. Ley y Reglamento. 
 7. Señalización. 
@@ -694,1055 +694,1055 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>130.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>130.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>43</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>44</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>130.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>43</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>44</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>130.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5" t="s">
         <v>47</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>44</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>130.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>37</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>37</v>
       </c>
       <c r="S6" t="s">
         <v>47</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>40</v>
       </c>
       <c r="W6" t="s">
         <v>44</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>130.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>50</v>
       </c>
       <c r="Q7" t="s">
         <v>51</v>
       </c>
       <c r="R7" t="s">
         <v>50</v>
       </c>
       <c r="S7" t="s">
         <v>52</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>44531.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>44650.958333333336</v>
+        <v>44651.0</v>
       </c>
       <c r="V7" t="s">
         <v>53</v>
       </c>
       <c r="W7" t="s">
         <v>54</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>130.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>50</v>
       </c>
       <c r="Q8" t="s">
         <v>51</v>
       </c>
       <c r="R8" t="s">
         <v>50</v>
       </c>
       <c r="S8" t="s">
         <v>52</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>44531.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>44650.958333333336</v>
+        <v>44651.0</v>
       </c>
       <c r="V8" t="s">
         <v>53</v>
       </c>
       <c r="W8" t="s">
         <v>54</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>130.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>50</v>
       </c>
       <c r="Q9" t="s">
         <v>51</v>
       </c>
       <c r="R9" t="s">
         <v>50</v>
       </c>
       <c r="S9" t="s">
         <v>57</v>
       </c>
       <c r="T9" t="n" s="1">
         <v>44531.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>44650.958333333336</v>
+        <v>44651.0</v>
       </c>
       <c r="V9" t="s">
         <v>53</v>
       </c>
       <c r="W9" t="s">
         <v>58</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>130.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>50</v>
       </c>
       <c r="Q10" t="s">
         <v>51</v>
       </c>
       <c r="R10" t="s">
         <v>50</v>
       </c>
       <c r="S10" t="s">
         <v>57</v>
       </c>
       <c r="T10" t="n" s="1">
         <v>44531.0</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>44650.958333333336</v>
+        <v>44651.0</v>
       </c>
       <c r="V10" t="s">
         <v>53</v>
       </c>
       <c r="W10" t="s">
         <v>58</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>130.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>61</v>
       </c>
       <c r="Q11" t="s">
         <v>51</v>
       </c>
       <c r="R11" t="s">
         <v>61</v>
       </c>
       <c r="S11" t="s">
         <v>62</v>
       </c>
       <c r="T11" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>44771.0</v>
+        <v>44770.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>40</v>
       </c>
       <c r="W11" t="s">
         <v>44</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>130.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>61</v>
       </c>
       <c r="Q12" t="s">
         <v>51</v>
       </c>
       <c r="R12" t="s">
         <v>61</v>
       </c>
       <c r="S12" t="s">
         <v>64</v>
       </c>
       <c r="T12" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>44771.0</v>
+        <v>44770.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>40</v>
       </c>
       <c r="W12" t="s">
         <v>44</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>130.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>61</v>
       </c>
       <c r="Q13" t="s">
         <v>51</v>
       </c>
       <c r="R13" t="s">
         <v>61</v>
       </c>
       <c r="S13" t="s">
         <v>66</v>
       </c>
       <c r="T13" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>44771.0</v>
+        <v>44770.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>40</v>
       </c>
       <c r="W13" t="s">
         <v>44</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>130.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>61</v>
       </c>
       <c r="Q14" t="s">
         <v>51</v>
       </c>
       <c r="R14" t="s">
         <v>61</v>
       </c>
       <c r="S14" t="s">
         <v>67</v>
       </c>
       <c r="T14" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>44771.0</v>
+        <v>44770.958333333336</v>
       </c>
       <c r="V14" t="s">
         <v>40</v>
       </c>
       <c r="W14" t="s">
         <v>44</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>130.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>69</v>
       </c>
       <c r="Q15" t="s">
         <v>70</v>
       </c>
       <c r="R15" t="s">
         <v>69</v>
       </c>
@@ -1772,54 +1772,54 @@
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>130.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>35</v>
       </c>
       <c r="O16" t="s">
         <v>36</v>
       </c>
       <c r="P16" t="s">
         <v>69</v>
       </c>
       <c r="Q16" t="s">
         <v>70</v>
       </c>
       <c r="R16" t="s">
         <v>69</v>
       </c>
@@ -1849,54 +1849,54 @@
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>130.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J17" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>35</v>
       </c>
       <c r="O17" t="s">
         <v>36</v>
       </c>
       <c r="P17" t="s">
         <v>69</v>
       </c>
       <c r="Q17" t="s">
         <v>70</v>
       </c>
       <c r="R17" t="s">
         <v>69</v>
       </c>
@@ -1926,285 +1926,285 @@
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>130.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J18" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>35</v>
       </c>
       <c r="O18" t="s">
         <v>36</v>
       </c>
       <c r="P18" t="s">
         <v>78</v>
       </c>
       <c r="Q18" t="s">
         <v>70</v>
       </c>
       <c r="R18" t="s">
         <v>78</v>
       </c>
       <c r="S18" t="s">
         <v>79</v>
       </c>
       <c r="T18" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>44650.958333333336</v>
+        <v>44651.0</v>
       </c>
       <c r="V18" t="s">
         <v>80</v>
       </c>
       <c r="W18" t="s">
         <v>44</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>130.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J19" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>35</v>
       </c>
       <c r="O19" t="s">
         <v>36</v>
       </c>
       <c r="P19" t="s">
         <v>78</v>
       </c>
       <c r="Q19" t="s">
         <v>70</v>
       </c>
       <c r="R19" t="s">
         <v>78</v>
       </c>
       <c r="S19" t="s">
         <v>82</v>
       </c>
       <c r="T19" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U19" t="n" s="1">
-        <v>44650.958333333336</v>
+        <v>44651.0</v>
       </c>
       <c r="V19" t="s">
         <v>80</v>
       </c>
       <c r="W19" t="s">
         <v>44</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="n">
         <v>130.0</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J20" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K20" t="s">
         <v>32</v>
       </c>
       <c r="L20" t="s">
         <v>33</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" t="s">
         <v>35</v>
       </c>
       <c r="O20" t="s">
         <v>36</v>
       </c>
       <c r="P20" t="s">
         <v>78</v>
       </c>
       <c r="Q20" t="s">
         <v>70</v>
       </c>
       <c r="R20" t="s">
         <v>78</v>
       </c>
       <c r="S20" t="s">
         <v>83</v>
       </c>
       <c r="T20" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U20" t="n" s="1">
-        <v>44650.958333333336</v>
+        <v>44651.0</v>
       </c>
       <c r="V20" t="s">
         <v>80</v>
       </c>
       <c r="W20" t="s">
         <v>44</v>
       </c>
       <c r="X20" t="n">
         <v>100.0</v>
       </c>
       <c r="Y20" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="n">
         <v>130.0</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J21" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K21" t="s">
         <v>32</v>
       </c>
       <c r="L21" t="s">
         <v>33</v>
       </c>
       <c r="M21" t="s">
         <v>34</v>
       </c>
       <c r="N21" t="s">
         <v>35</v>
       </c>
       <c r="O21" t="s">
         <v>36</v>
       </c>
       <c r="P21" t="s">
         <v>78</v>
       </c>
       <c r="Q21" t="s">
         <v>70</v>
       </c>
       <c r="R21" t="s">
         <v>78</v>
       </c>
@@ -2234,362 +2234,362 @@
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="n">
         <v>130.0</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J22" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K22" t="s">
         <v>32</v>
       </c>
       <c r="L22" t="s">
         <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>34</v>
       </c>
       <c r="N22" t="s">
         <v>35</v>
       </c>
       <c r="O22" t="s">
         <v>36</v>
       </c>
       <c r="P22" t="s">
         <v>87</v>
       </c>
       <c r="Q22" t="s">
         <v>88</v>
       </c>
       <c r="R22" t="s">
         <v>87</v>
       </c>
       <c r="S22" t="s">
         <v>89</v>
       </c>
       <c r="T22" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U22" t="n" s="1">
         <v>44926.0</v>
       </c>
       <c r="V22" t="s">
         <v>90</v>
       </c>
       <c r="W22" t="s">
         <v>91</v>
       </c>
       <c r="X22" t="n">
         <v>100.0</v>
       </c>
       <c r="Y22" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="n">
         <v>130.0</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J23" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K23" t="s">
         <v>32</v>
       </c>
       <c r="L23" t="s">
         <v>33</v>
       </c>
       <c r="M23" t="s">
         <v>34</v>
       </c>
       <c r="N23" t="s">
         <v>35</v>
       </c>
       <c r="O23" t="s">
         <v>36</v>
       </c>
       <c r="P23" t="s">
         <v>87</v>
       </c>
       <c r="Q23" t="s">
         <v>88</v>
       </c>
       <c r="R23" t="s">
         <v>87</v>
       </c>
       <c r="S23" t="s">
         <v>89</v>
       </c>
       <c r="T23" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U23" t="n" s="1">
         <v>44926.0</v>
       </c>
       <c r="V23" t="s">
         <v>90</v>
       </c>
       <c r="W23" t="s">
         <v>91</v>
       </c>
       <c r="X23" t="n">
         <v>100.0</v>
       </c>
       <c r="Y23" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="n">
         <v>130.0</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J24" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K24" t="s">
         <v>32</v>
       </c>
       <c r="L24" t="s">
         <v>33</v>
       </c>
       <c r="M24" t="s">
         <v>34</v>
       </c>
       <c r="N24" t="s">
         <v>35</v>
       </c>
       <c r="O24" t="s">
         <v>36</v>
       </c>
       <c r="P24" t="s">
         <v>87</v>
       </c>
       <c r="Q24" t="s">
         <v>88</v>
       </c>
       <c r="R24" t="s">
         <v>87</v>
       </c>
       <c r="S24" t="s">
         <v>94</v>
       </c>
       <c r="T24" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U24" t="n" s="1">
         <v>44926.0</v>
       </c>
       <c r="V24" t="s">
         <v>90</v>
       </c>
       <c r="W24" t="s">
         <v>95</v>
       </c>
       <c r="X24" t="n">
         <v>100.0</v>
       </c>
       <c r="Y24" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25" t="s">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
       <c r="G25" t="n">
         <v>130.0</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J25" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K25" t="s">
         <v>32</v>
       </c>
       <c r="L25" t="s">
         <v>33</v>
       </c>
       <c r="M25" t="s">
         <v>34</v>
       </c>
       <c r="N25" t="s">
         <v>35</v>
       </c>
       <c r="O25" t="s">
         <v>36</v>
       </c>
       <c r="P25" t="s">
         <v>87</v>
       </c>
       <c r="Q25" t="s">
         <v>88</v>
       </c>
       <c r="R25" t="s">
         <v>87</v>
       </c>
       <c r="S25" t="s">
         <v>94</v>
       </c>
       <c r="T25" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U25" t="n" s="1">
         <v>44926.0</v>
       </c>
       <c r="V25" t="s">
         <v>90</v>
       </c>
       <c r="W25" t="s">
         <v>95</v>
       </c>
       <c r="X25" t="n">
         <v>100.0</v>
       </c>
       <c r="Y25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>27</v>
       </c>
       <c r="D26" t="s">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26" t="n">
         <v>130.0</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J26" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K26" t="s">
         <v>32</v>
       </c>
       <c r="L26" t="s">
         <v>33</v>
       </c>
       <c r="M26" t="s">
         <v>34</v>
       </c>
       <c r="N26" t="s">
         <v>35</v>
       </c>
       <c r="O26" t="s">
         <v>36</v>
       </c>
       <c r="P26" t="s">
         <v>98</v>
       </c>
       <c r="Q26" t="s">
         <v>88</v>
       </c>
       <c r="R26" t="s">
         <v>98</v>
       </c>
@@ -2619,54 +2619,54 @@
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="n">
         <v>130.0</v>
       </c>
       <c r="H27" t="s">
         <v>31</v>
       </c>
       <c r="I27" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J27" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K27" t="s">
         <v>32</v>
       </c>
       <c r="L27" t="s">
         <v>33</v>
       </c>
       <c r="M27" t="s">
         <v>34</v>
       </c>
       <c r="N27" t="s">
         <v>35</v>
       </c>
       <c r="O27" t="s">
         <v>36</v>
       </c>
       <c r="P27" t="s">
         <v>98</v>
       </c>
       <c r="Q27" t="s">
         <v>88</v>
       </c>
       <c r="R27" t="s">
         <v>98</v>
       </c>
@@ -2696,54 +2696,54 @@
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>27</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
       <c r="G28" t="n">
         <v>130.0</v>
       </c>
       <c r="H28" t="s">
         <v>31</v>
       </c>
       <c r="I28" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J28" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K28" t="s">
         <v>32</v>
       </c>
       <c r="L28" t="s">
         <v>33</v>
       </c>
       <c r="M28" t="s">
         <v>34</v>
       </c>
       <c r="N28" t="s">
         <v>35</v>
       </c>
       <c r="O28" t="s">
         <v>36</v>
       </c>
       <c r="P28" t="s">
         <v>98</v>
       </c>
       <c r="Q28" t="s">
         <v>88</v>
       </c>
       <c r="R28" t="s">
         <v>98</v>
       </c>
@@ -2773,54 +2773,54 @@
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29" t="s">
         <v>27</v>
       </c>
       <c r="D29" t="s">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>30</v>
       </c>
       <c r="G29" t="n">
         <v>130.0</v>
       </c>
       <c r="H29" t="s">
         <v>31</v>
       </c>
       <c r="I29" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J29" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K29" t="s">
         <v>32</v>
       </c>
       <c r="L29" t="s">
         <v>33</v>
       </c>
       <c r="M29" t="s">
         <v>34</v>
       </c>
       <c r="N29" t="s">
         <v>35</v>
       </c>
       <c r="O29" t="s">
         <v>36</v>
       </c>
       <c r="P29" t="s">
         <v>98</v>
       </c>
       <c r="Q29" t="s">
         <v>88</v>
       </c>
       <c r="R29" t="s">
         <v>98</v>
       </c>
@@ -2850,54 +2850,54 @@
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>27</v>
       </c>
       <c r="D30" t="s">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
       <c r="G30" t="n">
         <v>130.0</v>
       </c>
       <c r="H30" t="s">
         <v>31</v>
       </c>
       <c r="I30" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J30" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K30" t="s">
         <v>32</v>
       </c>
       <c r="L30" t="s">
         <v>33</v>
       </c>
       <c r="M30" t="s">
         <v>34</v>
       </c>
       <c r="N30" t="s">
         <v>35</v>
       </c>
       <c r="O30" t="s">
         <v>36</v>
       </c>
       <c r="P30" t="s">
         <v>98</v>
       </c>
       <c r="Q30" t="s">
         <v>88</v>
       </c>
       <c r="R30" t="s">
         <v>98</v>
       </c>
@@ -2927,516 +2927,516 @@
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31" t="s">
         <v>27</v>
       </c>
       <c r="D31" t="s">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>30</v>
       </c>
       <c r="G31" t="n">
         <v>130.0</v>
       </c>
       <c r="H31" t="s">
         <v>31</v>
       </c>
       <c r="I31" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J31" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K31" t="s">
         <v>32</v>
       </c>
       <c r="L31" t="s">
         <v>33</v>
       </c>
       <c r="M31" t="s">
         <v>34</v>
       </c>
       <c r="N31" t="s">
         <v>35</v>
       </c>
       <c r="O31" t="s">
         <v>36</v>
       </c>
       <c r="P31" t="s">
         <v>106</v>
       </c>
       <c r="Q31" t="s">
         <v>70</v>
       </c>
       <c r="R31" t="s">
         <v>106</v>
       </c>
       <c r="S31" t="s">
         <v>107</v>
       </c>
       <c r="T31" t="n" s="1">
         <v>44571.0</v>
       </c>
       <c r="U31" t="n" s="1">
-        <v>44742.0</v>
+        <v>44741.958333333336</v>
       </c>
       <c r="V31" t="s">
         <v>108</v>
       </c>
       <c r="W31" t="s">
         <v>41</v>
       </c>
       <c r="X31" t="n">
         <v>100.0</v>
       </c>
       <c r="Y31" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32" t="s">
         <v>27</v>
       </c>
       <c r="D32" t="s">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
       <c r="G32" t="n">
         <v>130.0</v>
       </c>
       <c r="H32" t="s">
         <v>31</v>
       </c>
       <c r="I32" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J32" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K32" t="s">
         <v>32</v>
       </c>
       <c r="L32" t="s">
         <v>33</v>
       </c>
       <c r="M32" t="s">
         <v>34</v>
       </c>
       <c r="N32" t="s">
         <v>35</v>
       </c>
       <c r="O32" t="s">
         <v>36</v>
       </c>
       <c r="P32" t="s">
         <v>106</v>
       </c>
       <c r="Q32" t="s">
         <v>70</v>
       </c>
       <c r="R32" t="s">
         <v>106</v>
       </c>
       <c r="S32" t="s">
         <v>110</v>
       </c>
       <c r="T32" t="n" s="1">
         <v>44571.0</v>
       </c>
       <c r="U32" t="n" s="1">
-        <v>44742.0</v>
+        <v>44741.958333333336</v>
       </c>
       <c r="V32" t="s">
         <v>108</v>
       </c>
       <c r="W32" t="s">
         <v>41</v>
       </c>
       <c r="X32" t="n">
         <v>100.0</v>
       </c>
       <c r="Y32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33" t="s">
         <v>27</v>
       </c>
       <c r="D33" t="s">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>30</v>
       </c>
       <c r="G33" t="n">
         <v>130.0</v>
       </c>
       <c r="H33" t="s">
         <v>31</v>
       </c>
       <c r="I33" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J33" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K33" t="s">
         <v>32</v>
       </c>
       <c r="L33" t="s">
         <v>33</v>
       </c>
       <c r="M33" t="s">
         <v>34</v>
       </c>
       <c r="N33" t="s">
         <v>35</v>
       </c>
       <c r="O33" t="s">
         <v>36</v>
       </c>
       <c r="P33" t="s">
         <v>112</v>
       </c>
       <c r="Q33" t="s">
         <v>88</v>
       </c>
       <c r="R33" t="s">
         <v>112</v>
       </c>
       <c r="S33" t="s">
         <v>113</v>
       </c>
       <c r="T33" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U33" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V33" t="s">
         <v>108</v>
       </c>
       <c r="W33" t="s">
         <v>44</v>
       </c>
       <c r="X33" t="n">
         <v>100.0</v>
       </c>
       <c r="Y33" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
       <c r="C34" t="s">
         <v>27</v>
       </c>
       <c r="D34" t="s">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
       <c r="G34" t="n">
         <v>130.0</v>
       </c>
       <c r="H34" t="s">
         <v>31</v>
       </c>
       <c r="I34" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J34" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K34" t="s">
         <v>32</v>
       </c>
       <c r="L34" t="s">
         <v>33</v>
       </c>
       <c r="M34" t="s">
         <v>34</v>
       </c>
       <c r="N34" t="s">
         <v>35</v>
       </c>
       <c r="O34" t="s">
         <v>36</v>
       </c>
       <c r="P34" t="s">
         <v>112</v>
       </c>
       <c r="Q34" t="s">
         <v>88</v>
       </c>
       <c r="R34" t="s">
         <v>112</v>
       </c>
       <c r="S34" t="s">
         <v>113</v>
       </c>
       <c r="T34" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U34" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V34" t="s">
         <v>108</v>
       </c>
       <c r="W34" t="s">
         <v>44</v>
       </c>
       <c r="X34" t="n">
         <v>100.0</v>
       </c>
       <c r="Y34" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="C35" t="s">
         <v>27</v>
       </c>
       <c r="D35" t="s">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
       <c r="G35" t="n">
         <v>130.0</v>
       </c>
       <c r="H35" t="s">
         <v>31</v>
       </c>
       <c r="I35" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J35" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K35" t="s">
         <v>32</v>
       </c>
       <c r="L35" t="s">
         <v>33</v>
       </c>
       <c r="M35" t="s">
         <v>34</v>
       </c>
       <c r="N35" t="s">
         <v>35</v>
       </c>
       <c r="O35" t="s">
         <v>36</v>
       </c>
       <c r="P35" t="s">
         <v>112</v>
       </c>
       <c r="Q35" t="s">
         <v>88</v>
       </c>
       <c r="R35" t="s">
         <v>112</v>
       </c>
       <c r="S35" t="s">
         <v>116</v>
       </c>
       <c r="T35" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U35" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V35" t="s">
         <v>108</v>
       </c>
       <c r="W35" t="s">
         <v>44</v>
       </c>
       <c r="X35" t="n">
         <v>100.0</v>
       </c>
       <c r="Y35" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36" t="s">
         <v>27</v>
       </c>
       <c r="D36" t="s">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>30</v>
       </c>
       <c r="G36" t="n">
         <v>130.0</v>
       </c>
       <c r="H36" t="s">
         <v>31</v>
       </c>
       <c r="I36" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J36" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K36" t="s">
         <v>32</v>
       </c>
       <c r="L36" t="s">
         <v>33</v>
       </c>
       <c r="M36" t="s">
         <v>34</v>
       </c>
       <c r="N36" t="s">
         <v>35</v>
       </c>
       <c r="O36" t="s">
         <v>36</v>
       </c>
       <c r="P36" t="s">
         <v>112</v>
       </c>
       <c r="Q36" t="s">
         <v>88</v>
       </c>
       <c r="R36" t="s">
         <v>112</v>
       </c>
       <c r="S36" t="s">
         <v>116</v>
       </c>
       <c r="T36" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U36" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V36" t="s">
         <v>108</v>
       </c>
       <c r="W36" t="s">
         <v>44</v>
       </c>
       <c r="X36" t="n">
         <v>100.0</v>
       </c>
       <c r="Y36" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37" t="s">
         <v>27</v>
       </c>
       <c r="D37" t="s">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>30</v>
       </c>
       <c r="G37" t="n">
         <v>130.0</v>
       </c>
       <c r="H37" t="s">
         <v>31</v>
       </c>
       <c r="I37" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J37" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K37" t="s">
         <v>32</v>
       </c>
       <c r="L37" t="s">
         <v>33</v>
       </c>
       <c r="M37" t="s">
         <v>34</v>
       </c>
       <c r="N37" t="s">
         <v>35</v>
       </c>
       <c r="O37" t="s">
         <v>36</v>
       </c>
       <c r="P37" t="s">
         <v>118</v>
       </c>
       <c r="Q37" t="s">
         <v>88</v>
       </c>
       <c r="R37" t="s">
         <v>118</v>
       </c>
@@ -3466,54 +3466,54 @@
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" t="s">
         <v>26</v>
       </c>
       <c r="C38" t="s">
         <v>27</v>
       </c>
       <c r="D38" t="s">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>29</v>
       </c>
       <c r="F38" t="s">
         <v>30</v>
       </c>
       <c r="G38" t="n">
         <v>130.0</v>
       </c>
       <c r="H38" t="s">
         <v>31</v>
       </c>
       <c r="I38" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J38" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K38" t="s">
         <v>32</v>
       </c>
       <c r="L38" t="s">
         <v>33</v>
       </c>
       <c r="M38" t="s">
         <v>34</v>
       </c>
       <c r="N38" t="s">
         <v>35</v>
       </c>
       <c r="O38" t="s">
         <v>36</v>
       </c>
       <c r="P38" t="s">
         <v>122</v>
       </c>
       <c r="Q38" t="s">
         <v>88</v>
       </c>
       <c r="R38" t="s">
         <v>122</v>
       </c>
@@ -3543,54 +3543,54 @@
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>26</v>
       </c>
       <c r="C39" t="s">
         <v>27</v>
       </c>
       <c r="D39" t="s">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>30</v>
       </c>
       <c r="G39" t="n">
         <v>130.0</v>
       </c>
       <c r="H39" t="s">
         <v>31</v>
       </c>
       <c r="I39" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J39" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K39" t="s">
         <v>32</v>
       </c>
       <c r="L39" t="s">
         <v>33</v>
       </c>
       <c r="M39" t="s">
         <v>34</v>
       </c>
       <c r="N39" t="s">
         <v>35</v>
       </c>
       <c r="O39" t="s">
         <v>36</v>
       </c>
       <c r="P39" t="s">
         <v>122</v>
       </c>
       <c r="Q39" t="s">
         <v>88</v>
       </c>
       <c r="R39" t="s">
         <v>122</v>
       </c>
@@ -3620,54 +3620,54 @@
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>26</v>
       </c>
       <c r="C40" t="s">
         <v>27</v>
       </c>
       <c r="D40" t="s">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>30</v>
       </c>
       <c r="G40" t="n">
         <v>130.0</v>
       </c>
       <c r="H40" t="s">
         <v>31</v>
       </c>
       <c r="I40" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J40" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K40" t="s">
         <v>32</v>
       </c>
       <c r="L40" t="s">
         <v>33</v>
       </c>
       <c r="M40" t="s">
         <v>34</v>
       </c>
       <c r="N40" t="s">
         <v>35</v>
       </c>
       <c r="O40" t="s">
         <v>36</v>
       </c>
       <c r="P40" t="s">
         <v>122</v>
       </c>
       <c r="Q40" t="s">
         <v>88</v>
       </c>
       <c r="R40" t="s">
         <v>122</v>
       </c>
@@ -3697,516 +3697,516 @@
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41" t="s">
         <v>26</v>
       </c>
       <c r="C41" t="s">
         <v>27</v>
       </c>
       <c r="D41" t="s">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
         <v>30</v>
       </c>
       <c r="G41" t="n">
         <v>130.0</v>
       </c>
       <c r="H41" t="s">
         <v>31</v>
       </c>
       <c r="I41" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J41" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K41" t="s">
         <v>32</v>
       </c>
       <c r="L41" t="s">
         <v>33</v>
       </c>
       <c r="M41" t="s">
         <v>34</v>
       </c>
       <c r="N41" t="s">
         <v>35</v>
       </c>
       <c r="O41" t="s">
         <v>36</v>
       </c>
       <c r="P41" t="s">
         <v>131</v>
       </c>
       <c r="Q41" t="s">
         <v>70</v>
       </c>
       <c r="R41" t="s">
         <v>131</v>
       </c>
       <c r="S41" t="s">
         <v>132</v>
       </c>
       <c r="T41" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U41" t="n" s="1">
-        <v>44864.958333333336</v>
+        <v>44865.0</v>
       </c>
       <c r="V41" t="s">
         <v>108</v>
       </c>
       <c r="W41" t="s">
         <v>44</v>
       </c>
       <c r="X41" t="n">
         <v>100.0</v>
       </c>
       <c r="Y41" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>25</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42" t="s">
         <v>27</v>
       </c>
       <c r="D42" t="s">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>29</v>
       </c>
       <c r="F42" t="s">
         <v>30</v>
       </c>
       <c r="G42" t="n">
         <v>130.0</v>
       </c>
       <c r="H42" t="s">
         <v>31</v>
       </c>
       <c r="I42" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J42" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K42" t="s">
         <v>32</v>
       </c>
       <c r="L42" t="s">
         <v>33</v>
       </c>
       <c r="M42" t="s">
         <v>34</v>
       </c>
       <c r="N42" t="s">
         <v>35</v>
       </c>
       <c r="O42" t="s">
         <v>36</v>
       </c>
       <c r="P42" t="s">
         <v>131</v>
       </c>
       <c r="Q42" t="s">
         <v>70</v>
       </c>
       <c r="R42" t="s">
         <v>131</v>
       </c>
       <c r="S42" t="s">
         <v>132</v>
       </c>
       <c r="T42" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U42" t="n" s="1">
-        <v>44864.958333333336</v>
+        <v>44865.0</v>
       </c>
       <c r="V42" t="s">
         <v>108</v>
       </c>
       <c r="W42" t="s">
         <v>44</v>
       </c>
       <c r="X42" t="n">
         <v>100.0</v>
       </c>
       <c r="Y42" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43" t="s">
         <v>27</v>
       </c>
       <c r="D43" t="s">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>30</v>
       </c>
       <c r="G43" t="n">
         <v>130.0</v>
       </c>
       <c r="H43" t="s">
         <v>31</v>
       </c>
       <c r="I43" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J43" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K43" t="s">
         <v>32</v>
       </c>
       <c r="L43" t="s">
         <v>33</v>
       </c>
       <c r="M43" t="s">
         <v>34</v>
       </c>
       <c r="N43" t="s">
         <v>35</v>
       </c>
       <c r="O43" t="s">
         <v>36</v>
       </c>
       <c r="P43" t="s">
         <v>131</v>
       </c>
       <c r="Q43" t="s">
         <v>70</v>
       </c>
       <c r="R43" t="s">
         <v>131</v>
       </c>
       <c r="S43" t="s">
         <v>135</v>
       </c>
       <c r="T43" t="n" s="1">
         <v>44564.0</v>
       </c>
       <c r="U43" t="n" s="1">
-        <v>44864.958333333336</v>
+        <v>44865.0</v>
       </c>
       <c r="V43" t="s">
         <v>108</v>
       </c>
       <c r="W43" t="s">
         <v>41</v>
       </c>
       <c r="X43" t="n">
         <v>100.0</v>
       </c>
       <c r="Y43" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44" t="s">
         <v>27</v>
       </c>
       <c r="D44" t="s">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
       <c r="G44" t="n">
         <v>130.0</v>
       </c>
       <c r="H44" t="s">
         <v>31</v>
       </c>
       <c r="I44" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J44" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K44" t="s">
         <v>32</v>
       </c>
       <c r="L44" t="s">
         <v>33</v>
       </c>
       <c r="M44" t="s">
         <v>34</v>
       </c>
       <c r="N44" t="s">
         <v>35</v>
       </c>
       <c r="O44" t="s">
         <v>36</v>
       </c>
       <c r="P44" t="s">
         <v>137</v>
       </c>
       <c r="Q44" t="s">
         <v>70</v>
       </c>
       <c r="R44" t="s">
         <v>137</v>
       </c>
       <c r="S44" t="s">
         <v>138</v>
       </c>
       <c r="T44" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U44" t="n" s="1">
-        <v>44864.958333333336</v>
+        <v>44865.0</v>
       </c>
       <c r="V44" t="s">
         <v>108</v>
       </c>
       <c r="W44" t="s">
         <v>41</v>
       </c>
       <c r="X44" t="n">
         <v>100.0</v>
       </c>
       <c r="Y44" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>25</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45" t="s">
         <v>27</v>
       </c>
       <c r="D45" t="s">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>30</v>
       </c>
       <c r="G45" t="n">
         <v>130.0</v>
       </c>
       <c r="H45" t="s">
         <v>31</v>
       </c>
       <c r="I45" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J45" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K45" t="s">
         <v>32</v>
       </c>
       <c r="L45" t="s">
         <v>33</v>
       </c>
       <c r="M45" t="s">
         <v>34</v>
       </c>
       <c r="N45" t="s">
         <v>35</v>
       </c>
       <c r="O45" t="s">
         <v>36</v>
       </c>
       <c r="P45" t="s">
         <v>137</v>
       </c>
       <c r="Q45" t="s">
         <v>70</v>
       </c>
       <c r="R45" t="s">
         <v>137</v>
       </c>
       <c r="S45" t="s">
         <v>140</v>
       </c>
       <c r="T45" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U45" t="n" s="1">
-        <v>44864.958333333336</v>
+        <v>44865.0</v>
       </c>
       <c r="V45" t="s">
         <v>108</v>
       </c>
       <c r="W45" t="s">
         <v>44</v>
       </c>
       <c r="X45" t="n">
         <v>100.0</v>
       </c>
       <c r="Y45" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>25</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46" t="s">
         <v>27</v>
       </c>
       <c r="D46" t="s">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
         <v>30</v>
       </c>
       <c r="G46" t="n">
         <v>130.0</v>
       </c>
       <c r="H46" t="s">
         <v>31</v>
       </c>
       <c r="I46" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J46" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K46" t="s">
         <v>32</v>
       </c>
       <c r="L46" t="s">
         <v>33</v>
       </c>
       <c r="M46" t="s">
         <v>34</v>
       </c>
       <c r="N46" t="s">
         <v>35</v>
       </c>
       <c r="O46" t="s">
         <v>36</v>
       </c>
       <c r="P46" t="s">
         <v>137</v>
       </c>
       <c r="Q46" t="s">
         <v>70</v>
       </c>
       <c r="R46" t="s">
         <v>137</v>
       </c>
       <c r="S46" t="s">
         <v>140</v>
       </c>
       <c r="T46" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U46" t="n" s="1">
-        <v>44864.958333333336</v>
+        <v>44865.0</v>
       </c>
       <c r="V46" t="s">
         <v>108</v>
       </c>
       <c r="W46" t="s">
         <v>44</v>
       </c>
       <c r="X46" t="n">
         <v>100.0</v>
       </c>
       <c r="Y46" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>25</v>
       </c>
       <c r="B47" t="s">
         <v>26</v>
       </c>
       <c r="C47" t="s">
         <v>27</v>
       </c>
       <c r="D47" t="s">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
         <v>30</v>
       </c>
       <c r="G47" t="n">
         <v>130.0</v>
       </c>
       <c r="H47" t="s">
         <v>31</v>
       </c>
       <c r="I47" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J47" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K47" t="s">
         <v>32</v>
       </c>
       <c r="L47" t="s">
         <v>33</v>
       </c>
       <c r="M47" t="s">
         <v>34</v>
       </c>
       <c r="N47" t="s">
         <v>35</v>
       </c>
       <c r="O47" t="s">
         <v>36</v>
       </c>
       <c r="P47" t="s">
         <v>143</v>
       </c>
       <c r="Q47" t="s">
         <v>88</v>
       </c>
       <c r="R47" t="s">
         <v>143</v>
       </c>
@@ -4236,54 +4236,54 @@
       <c r="A48" t="s">
         <v>25</v>
       </c>
       <c r="B48" t="s">
         <v>26</v>
       </c>
       <c r="C48" t="s">
         <v>27</v>
       </c>
       <c r="D48" t="s">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>29</v>
       </c>
       <c r="F48" t="s">
         <v>30</v>
       </c>
       <c r="G48" t="n">
         <v>130.0</v>
       </c>
       <c r="H48" t="s">
         <v>31</v>
       </c>
       <c r="I48" t="n" s="1">
-        <v>44113.0</v>
+        <v>44112.958333333336</v>
       </c>
       <c r="J48" t="n" s="1">
-        <v>44292.0</v>
+        <v>44291.958333333336</v>
       </c>
       <c r="K48" t="s">
         <v>32</v>
       </c>
       <c r="L48" t="s">
         <v>33</v>
       </c>
       <c r="M48" t="s">
         <v>34</v>
       </c>
       <c r="N48" t="s">
         <v>35</v>
       </c>
       <c r="O48" t="s">
         <v>36</v>
       </c>
       <c r="P48" t="s">
         <v>143</v>
       </c>
       <c r="Q48" t="s">
         <v>88</v>
       </c>
       <c r="R48" t="s">
         <v>143</v>
       </c>