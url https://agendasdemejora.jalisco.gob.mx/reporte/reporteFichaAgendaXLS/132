--- v0 (2026-05-01)
+++ v1 (2026-09-09)
@@ -139,75 +139,75 @@
   <si>
     <t>Unidad Interna de Planeación, Monitoreo y Evaluación DIF Jalisco</t>
   </si>
   <si>
     <t>Lic. Ernesto Ivon Pliego</t>
   </si>
   <si>
     <t>33 30 30 46 00 / 33 30 30 38 00</t>
   </si>
   <si>
     <t>ernesto.ivon@difjalisco.gob.mx</t>
   </si>
   <si>
     <t>Definir indicadores que reflejen el resultado de aquellas obras y acciones financiadas en su totalidad o mayormente con recursos del Fondo.</t>
   </si>
   <si>
     <t>Mejorar la transparencia y/o rendición de cuentas</t>
   </si>
   <si>
     <t>Revisar la MIR de la EIASADC/ FAM-AS para identificar los indicadores a considerar en la MIR Estatal</t>
   </si>
   <si>
     <t>Departamento de Planeación y Proyectos Dirección de Planeación Institucional DIF Jalisco</t>
   </si>
   <si>
-    <t>22/04/2022</t>
+    <t>21/04/2022</t>
   </si>
   <si>
     <t>Se encuentran en etapa de últimos ajustes.</t>
   </si>
   <si>
     <t>Se crearon programas presupuestarios con recurso federal, los cuales son financiados mayormente o en su totalidad con recurso del fondo, cumpliendo de igual forma con lo solicitado por la EIASADC2022.</t>
   </si>
   <si>
     <t>Integrar las MIR con base en la información recabada.</t>
   </si>
   <si>
     <t>Se integraron las MIR con base en la información recabada.</t>
   </si>
   <si>
     <t>Poner especial énfasis en la evaluación de programas con mayor participación presupuestaria del Fondo, y una valoración diferenciada para aquellos en los que la aportación sea marginal.</t>
   </si>
   <si>
     <t>Sugerir a la Dirección General de Planeación y Evaluación Participativa de la Secretaría de Planeación y Participación Ciudadana los programas a evaluar en el ejercicio 2023.</t>
   </si>
   <si>
     <t>Departamento de Seguimiento y Evaluación Dirección de Planeación Institucional DIF Jalisco</t>
   </si>
   <si>
-    <t>12/08/2022</t>
+    <t>11/08/2022</t>
   </si>
   <si>
     <t>Se elaboró Oficio No. DG/1305/2022; con la sugerencia de evaluación para el 2023 y se envío a la Dirección General de Planeación y Participación Ciudadana, con base en la actividad 2 del compromiso 2, de la Agenda de mejora PAE2021.</t>
   </si>
   <si>
     <t>Construir las MIR con recurso federal con base en lo establecido en la EIASADC 2022.</t>
   </si>
   <si>
     <t>Se integraron las MIR con recurso federal con base en la EIASADC2022.</t>
   </si>
   <si>
     <t>Designar un área que a nivel estatal sea responsable de concentrar la información de metas estatales para la MIR Federal y desempeñarse como contacto único con la Federación, tanto para el ejercicio de definición de indicadores y metas, como para reportar los avances en éstos. Es conveniente que esta medida se tome de forma inmediata, para que en el ejercicio 2022 se trabaje de forma coordinada en los niveles federal y estatal.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Designación del responsable a nivel DIF estatal, quien fungira como enlace con la federación en los temas del FAM-AS</t>
   </si>
   <si>
     <t>Dirección de Planeación Institucional DIF Jalisco</t>
   </si>
   <si>
     <t>01/03/2022</t>
   </si>
@@ -357,590 +357,590 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>132.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44424.0</v>
+        <v>44423.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>44519.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>44573.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>44680.0</v>
+        <v>44679.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>132.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44424.0</v>
+        <v>44423.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>44519.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>44573.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>44680.0</v>
+        <v>44679.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>132.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44424.0</v>
+        <v>44423.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>44519.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>44</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>44573.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>44680.0</v>
+        <v>44679.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>132.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>44424.0</v>
+        <v>44423.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>44519.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5" t="s">
         <v>44</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>44573.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>44680.0</v>
+        <v>44679.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>132.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>44424.0</v>
+        <v>44423.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>44519.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>46</v>
       </c>
       <c r="S6" t="s">
         <v>47</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>44743.0</v>
+        <v>44742.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>44804.0</v>
+        <v>44803.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>48</v>
       </c>
       <c r="W6" t="s">
         <v>49</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>132.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>44424.0</v>
+        <v>44423.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>44519.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>46</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>46</v>
       </c>
       <c r="S7" t="s">
         <v>51</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>44573.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>44680.0</v>
+        <v>44679.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>40</v>
       </c>
       <c r="W7" t="s">
         <v>41</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>132.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>44424.0</v>
+        <v>44423.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>44519.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>46</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>46</v>
       </c>
       <c r="S8" t="s">
         <v>51</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>44573.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>44680.0</v>
+        <v>44679.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>40</v>
       </c>
       <c r="W8" t="s">
         <v>41</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>132.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>44424.0</v>
+        <v>44423.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>44519.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>53</v>
       </c>
       <c r="Q9" t="s">
         <v>54</v>
       </c>