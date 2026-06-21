--- v0 (2026-05-13)
+++ v1 (2026-06-21)
@@ -132,57 +132,57 @@
 Planeación
 • Revisión y validación del instrumento de recopilación de datos (Matriz de Evaluación Sintética).
 • Asignación o distribución de Fondos y Pp entre pares.
 • Capacitación para la implementación de la Matriz de Evaluación Sintética. Recopilación y valoración de la información
 • Recopilación de datos sobre avances de indicadores.
 • Valoración de la contribución de los Pp a los Fondos. Análisis de los datos
 • Revisión y validación de la información.
 • Análisis de los resultados.
 • Elaboración del informe y las fichas de resultados. Difusión de los resultados
 • Presentación de los resultados.
 Publicación de los informes y fichas de resultados.</t>
   </si>
   <si>
     <t>Evaluar el desempeño o grado de cumplimiento de las metas, objetivos o propósitos de los Programas presupuestarios que reciben recursos del Fondo de Infraestructura Social para las Entidades (FISE), con la finalidad de obtener información para la toma de decisiones y la mejora de sus resultados.</t>
   </si>
   <si>
     <t>PAE2021-E03-AM01</t>
   </si>
   <si>
     <t>Secretaría de Infraestructura y Obra Pública</t>
   </si>
   <si>
     <t>Dirección General de Gestión y Fomento a la Infraestructura SIOP</t>
   </si>
   <si>
-    <t>Lic. Areli de la Torre Talamantes</t>
+    <t>Fidel Gustavo Cruz Ruíz</t>
   </si>
   <si>
     <t>33 3819 2303</t>
   </si>
   <si>
-    <t>areli.talamantes@jalisco.gob.mx</t>
+    <t>fidel.cruz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Incluir indicadores que: a) reflejen el resultado de aquellas obras y acciones financiadas en su totalidad o mayormente con recursos del Fondo; reflejen la población objetivo del Fondo beneficiada con aquellas obras y acciones financiadas en su totalidad o mayormente con recursos del Fondo; y/o c) reflejen la cobertura a localidades con mayores niveles de rezago social y pobreza.</t>
   </si>
   <si>
     <t>Mejorar el diseño o conceptualización de la intervención</t>
   </si>
   <si>
     <t>Incorporar en la MIR  PARA el año 2021 y 2022 indicadores que reflejan el resultado de aquellas obras y acciones financiadas.</t>
   </si>
   <si>
     <t>Área de Planeación  y Dirección de Vinculación</t>
   </si>
   <si>
     <t>29/04/2022</t>
   </si>
   <si>
     <t>Se incluyeron indicadores que reflejan reflejen la población objetivo del Fondo beneficiada con aquellas obras y acciones financiadas con recursos del FISE.</t>
   </si>
   <si>
     <t>Incluir a nivel propósito y fin, en las MIR de los Pp que ejecutan recursos del Fondo, indicadores orientados hacia la medición del rezago social y la pobreza extrema.</t>
   </si>
   <si>
     <t>Se integran indicadores de Fin y Propósito orientados a la disminución de la pobreza multidimensional y mejorar la posición del Índice de  Rezago Social, de acuerdo a la  disponibilidad  de indicadores en el  catálogo autorizado por la SPPC y la SHP.</t>
   </si>