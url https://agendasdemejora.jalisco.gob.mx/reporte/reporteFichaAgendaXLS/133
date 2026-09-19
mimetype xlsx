--- v1 (2026-06-21)
+++ v2 (2026-09-19)
@@ -153,51 +153,51 @@
   <si>
     <t>Dirección General de Gestión y Fomento a la Infraestructura SIOP</t>
   </si>
   <si>
     <t>Fidel Gustavo Cruz Ruíz</t>
   </si>
   <si>
     <t>33 3819 2303</t>
   </si>
   <si>
     <t>fidel.cruz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Incluir indicadores que: a) reflejen el resultado de aquellas obras y acciones financiadas en su totalidad o mayormente con recursos del Fondo; reflejen la población objetivo del Fondo beneficiada con aquellas obras y acciones financiadas en su totalidad o mayormente con recursos del Fondo; y/o c) reflejen la cobertura a localidades con mayores niveles de rezago social y pobreza.</t>
   </si>
   <si>
     <t>Mejorar el diseño o conceptualización de la intervención</t>
   </si>
   <si>
     <t>Incorporar en la MIR  PARA el año 2021 y 2022 indicadores que reflejan el resultado de aquellas obras y acciones financiadas.</t>
   </si>
   <si>
     <t>Área de Planeación  y Dirección de Vinculación</t>
   </si>
   <si>
-    <t>29/04/2022</t>
+    <t>28/04/2022</t>
   </si>
   <si>
     <t>Se incluyeron indicadores que reflejan reflejen la población objetivo del Fondo beneficiada con aquellas obras y acciones financiadas con recursos del FISE.</t>
   </si>
   <si>
     <t>Incluir a nivel propósito y fin, en las MIR de los Pp que ejecutan recursos del Fondo, indicadores orientados hacia la medición del rezago social y la pobreza extrema.</t>
   </si>
   <si>
     <t>Se integran indicadores de Fin y Propósito orientados a la disminución de la pobreza multidimensional y mejorar la posición del Índice de  Rezago Social, de acuerdo a la  disponibilidad  de indicadores en el  catálogo autorizado por la SPPC y la SHP.</t>
   </si>
   <si>
     <t>Se realizó una mejor alineación de los indicadores de Fin y propósito dentro de las posibilidades que permite el catálogo existente de indicadores estratégicos autorizado por la SPPC y el catálogo de la SHP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -332,164 +332,164 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>133.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44432.0</v>
+        <v>44431.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>44649.958333333336</v>
+        <v>44650.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>44680.0</v>
+        <v>44679.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>133.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44432.0</v>
+        <v>44431.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
       <c r="S3" t="s">
         <v>44</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>44650.958333333336</v>
+        <v>44651.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>44680.0</v>
+        <v>44679.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 