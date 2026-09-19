--- v0 (2026-05-26)
+++ v1 (2026-09-19)
@@ -142,51 +142,51 @@
   <si>
     <t>Unidad Interna de Planeación, Monitoreo y Evaluación de SEJ</t>
   </si>
   <si>
     <t>Magali Ocegueda López</t>
   </si>
   <si>
     <t>38192300</t>
   </si>
   <si>
     <t>magali.ocegueda@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Realizar un ejercicio sistemático de revisión de congruencia interna y externa de los Programas presupuestarios que permita definir Propósitos específicos para cada programa de acuerdo con los resultados deseados y que a su vez contribuyan al Fin y Propósito del FONE.</t>
   </si>
   <si>
     <t>Mejorar el diseño o conceptualización de la intervención</t>
   </si>
   <si>
     <t>Revisión, actualización y mejora en todas y cada una de las Matriz de Indicadores para Resultados (MIR) de los diferentes Programas Presupuestarios, dando cumplimiento a la metodología de Matriz de Marco Lógico cuidando la vinculación con la MIR del FONE.</t>
   </si>
   <si>
     <t>Dirección de Planeación, Programación y Presupuesto</t>
   </si>
   <si>
-    <t>15/08/2022</t>
+    <t>14/08/2022</t>
   </si>
   <si>
     <t>En el proceso de integración del anteproyecto de presupuesto para el ejercicio fiscal 2023, se revisó, actualizó y se realizaron mejoras en todas y cada una de las MIR de los diferentes programas presupuestarios.</t>
   </si>
   <si>
     <t>Revisar la consistencia del proceso de captura de indicadores en la etapa de planeación (definición de metas) y de reporte de resultados, para procurar que siempre las metas se establezcan a tiempo y motiven el desempeño de los Pp.</t>
   </si>
   <si>
     <t>Establecimiento de estrategia para la armonización plazos de captura de indicadores entre las diversas plataformas estatal y federal, cuidando actividades tales como adecuaciones programáticas y captura de datos, así como el empleo de tecnologías de información y comunicación.</t>
   </si>
   <si>
     <t>Se consolido la plataforma "Formulación y Seguimiento de Programas Presupuestarios" con la cual la red de enlaces de las Unidades Ejecutoras de Gasto y la Dirección de Planeación, Programación y Presupuesto mantienen comunicación ordenada y detallada en la construcción de las MIR, seguimiento y revisión de indicadores, así como los procesos de construcción y seguimiento presupuestal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -321,164 +321,164 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>134.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44432.0</v>
+        <v>44431.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>44621.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>44785.0</v>
+        <v>44784.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>134.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44432.0</v>
+        <v>44431.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
       <c r="S3" t="s">
         <v>44</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>44621.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>44785.0</v>
+        <v>44784.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 