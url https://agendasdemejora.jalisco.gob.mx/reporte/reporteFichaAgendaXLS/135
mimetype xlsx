--- v0 (2026-05-26)
+++ v1 (2026-09-19)
@@ -156,70 +156,70 @@
   <si>
     <t>Identificar que los Pp estatales cuenten con una adecuada pertinencia de sus Indicadores respecto de los Indicadores del FAFEF para que los Pp mantengan un nivel de pertinencia Notable.</t>
   </si>
   <si>
     <t>Mejorar el diseño o conceptualización de la intervención</t>
   </si>
   <si>
     <t>1. Identificar los Pp´s estatales con fuente de financiamiento FAFEF</t>
   </si>
   <si>
     <t>Dirección de Evaluación de Desempeño del Gasto Publico</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>Se identificaron los Programas Presupuestarios estatales con fuente de financiamiento FAFEF</t>
   </si>
   <si>
     <t>2. Contrastar la MIR de los Pp´s estatales con la MIR federal del fondo</t>
   </si>
   <si>
     <t>Dirección de Evaluación de Desempeño del Gasto Público</t>
   </si>
   <si>
-    <t>13/03/2022</t>
+    <t>14/03/2022</t>
   </si>
   <si>
     <t>Se realizaron acciones (a nivel fin y propósito) para determinar la alineación y pertinencia de la información contenida en la MIR de los programas presupuestarios estatales, con fuente de financiamiento FAFEF, versus la MIR federal del fondo. Se advierte una inadecuada alineación de los indicadores -de nivel fin y propósito- de los programas presupuestarios estatales, respecto a la MIR federal del fondo.</t>
   </si>
   <si>
     <t>3. De acuerdo a su viabilidad técnica, proponer mejoras al diseño de los indicadores de los Pp´s estatales, para elevar su correspondencia con los indicadores del fondo y mejorar su pertinencia</t>
   </si>
   <si>
-    <t>25/04/2022</t>
+    <t>24/04/2022</t>
   </si>
   <si>
     <t>Se realizan acciones que determinan la viabilidad técnica de alineación y pertinencia en los indicadores a nivel fin y propósito.
 Se realiza propuesta de mejora al diseño de los indicadores de los programas presupuestarios estatales, para elevar su correspondencia con los indicadores del fondo y mejorar su pertinencia.</t>
   </si>
   <si>
     <t>4. Compartir los hallazgos con las unidades administrativas responsables de la ejecución de los Pp´s para realizar las mejoras correspondientes</t>
   </si>
   <si>
-    <t>08/06/2022</t>
+    <t>07/06/2022</t>
   </si>
   <si>
     <t>Durante el mes de junio se convoco a reuniones de trabajo con las unidades responsables ejecutoras del gasto del fondo FAFEF. Se compartió el análisis de alineación y pertinencia, así como la propuesta de adecuación sugerida. Con la finalidad de que los programas presupuestarios estatales, que reciben recurso FAFEF, cuenten con una adecuada alineación y pertinencia a los indicadores del fondo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -345,395 +345,395 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>135.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44368.0</v>
+        <v>44367.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>44742.0</v>
+        <v>44741.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>135.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44368.0</v>
+        <v>44367.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>43</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>44742.0</v>
+        <v>44741.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>44</v>
       </c>
       <c r="W3" t="s">
         <v>45</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>135.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44368.0</v>
+        <v>44367.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>47</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>44742.0</v>
+        <v>44741.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>44</v>
       </c>
       <c r="W4" t="s">
         <v>48</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>135.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>44368.0</v>
+        <v>44367.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5" t="s">
         <v>50</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>44742.0</v>
+        <v>44741.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>44</v>
       </c>
       <c r="W5" t="s">
         <v>51</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>135.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>44368.0</v>
+        <v>44367.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>44449.0</v>
+        <v>44448.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>37</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>37</v>
       </c>
       <c r="S6" t="s">
         <v>50</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>44593.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>44742.0</v>
+        <v>44741.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>44</v>
       </c>
       <c r="W6" t="s">
         <v>51</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 