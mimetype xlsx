--- v0 (2026-05-10)
+++ v1 (2026-08-14)
@@ -312,161 +312,161 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>136.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44483.0</v>
+        <v>44482.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44495.0</v>
+        <v>44494.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>44926.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>136.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44483.0</v>
+        <v>44482.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44495.0</v>
+        <v>44494.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>44651.958333333336</v>
+        <v>44652.0</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>44926.0</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>