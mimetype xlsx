--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -155,63 +155,63 @@
   <si>
     <t>Dirección de Planeación Infejal</t>
   </si>
   <si>
     <t>Arq. Rosaura Bojórquez Aguirre</t>
   </si>
   <si>
     <t>33 3819 5220</t>
   </si>
   <si>
     <t>rosaura.bojorquez@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Designar un área que a nivel estatal sea responsable de concentrar la información de metas estatales para la MIR Federal y desempeñarse como contacto único con la Federación, tanto para el ejercicio de definición de indicadores y metas, como para reportar los avances en éstos. Es conveniente que esta medida se tome de forma inmediata, para que en el ejercicio 2022 se trabaje de forma coordinada en los niveles federal y estatal.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>En  el Instituto de la Infraestructura Física Educativa del Estado de Jalisco, ya existe un enlace encargado de llevar a cabo la captura de avances de la Matriz de Indicadores de Resultados, en la plataforma Federal, así como en la Estatal, por lo que se mantendrá para continuar con dichas actividades.</t>
   </si>
   <si>
     <t>Dirección de Planeación del INFEJAL.</t>
   </si>
   <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>Es importante mencionar que el INFEJAL sí cuenta con un enlace específico, para la captura de los avances trimestrales, correspondientes a los indicadores, por lo que se adjunta reporte del programa I007 FAM Infraestructura Educativa Básica, generado desde la plataforma federal “Sistema de Recursos Federales Transferidos” (SRFT).</t>
+  </si>
+  <si>
+    <t>Orientar a resultados los indicadores de propósito de las MIR de los programas presupuestarios.</t>
+  </si>
+  <si>
+    <t>Modificar el indicador de propósito de la MIR</t>
+  </si>
+  <si>
     <t>26/07/2022</t>
-  </si>
-[...10 lines deleted...]
-    <t>27/07/2022</t>
   </si>
   <si>
     <t>Es importante mencionar que los indicadores en todos sus niveles, son determinados en la plataforma federal, por la misma Secretaría de Hacienda y Crédito Público, por lo que el INFEJAL no cuenta con atributos para su modificación.</t>
   </si>
   <si>
     <t>Fortalecer el diseño de las MIR de los Programas presupuestarios en cuanto a: a) la sintaxis de los objetivos de propósito; b) la claridad, relevancia y adecuación de sus indicadores; c) la  consistencia entre el nombre del indicador y el método de cálculo y d) la lógica vertical y horizontal de la MIR.</t>
   </si>
   <si>
     <t>Fortalecer el nivel propósito de la MIR de acuerdo a las recomendaciones emitidas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -343,241 +343,241 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>140.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44483.0</v>
+        <v>44482.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44495.0</v>
+        <v>44494.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>44567.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>44712.0</v>
+        <v>44711.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>140.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44483.0</v>
+        <v>44482.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44495.0</v>
+        <v>44494.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
       <c r="S3" t="s">
         <v>44</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>44567.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>44712.0</v>
+        <v>44711.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>32</v>
       </c>
       <c r="W3" t="s">
         <v>45</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>140.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44483.0</v>
+        <v>44482.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>44495.0</v>
+        <v>44494.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>47</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>47</v>
       </c>
       <c r="S4" t="s">
         <v>48</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>44567.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>44712.0</v>
+        <v>44711.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>32</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 