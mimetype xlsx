--- v0 (2026-06-07)
+++ v1 (2026-09-12)
@@ -189,116 +189,116 @@
   <si>
     <t>Revisar las alternativas para control del fuego</t>
   </si>
   <si>
     <t>Capacitación sobre construcción de obras de conservación de suelos</t>
   </si>
   <si>
     <t>Dirección de Restauración y Conservación</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>Se realizaron obras de conservación de suelos durante el ejercicio 2022, la capacitación en el tema no fue posible realizarla  sin embargo se brindó capacitación en colecta de germoplasma.</t>
   </si>
   <si>
     <t>Integrar a los ejidatarios y pequeños propietarios en modelos de economía circular</t>
   </si>
   <si>
     <t>Solventar en las ROP  2023,  la totalidad de las observaciones emitidas en el Diagnóstico elaborado durante el ejercicio  2022</t>
   </si>
   <si>
     <t>Dirección General</t>
   </si>
   <si>
-    <t>29/03/2023</t>
+    <t>30/03/2023</t>
   </si>
   <si>
     <t>Se solventaron las observación realizadas a las ROP 2022 en el documento elaborado para el 2023 publicado en el Periódico Oficial El Estado de Jalisco el 30 de marzo.</t>
   </si>
   <si>
     <t>Vincular a las instancias municipales en el manejo del ANP-BLP</t>
   </si>
   <si>
     <t>Los municipios con territorio dentro del Área Natural Protegida  (Zapopan, Tlajomulco de Zúñiga, Tala y El Arenal) forman parte de la Junta de Gobierno, además, de los municipios de Guadalajara, Tlaquepaque y Tonalá, En las sesiones de dicho Órgano se tratan temas inherentes al manejo y gestión del ANP.</t>
   </si>
   <si>
     <t>Dirección General, Dirección de Administración y Gestión</t>
   </si>
   <si>
     <t>08/12/2022</t>
   </si>
   <si>
     <t>Se llevo a cabo sesión de la Junta de Gobierno en la cual los municipios tienen un lugar como vocal, (Zapopan, Tlajomulco de Zúñiga, El Arenal, Tala, Guadalajara,Tlaquepaque, Tonalá) 
 En sesión del 8 de diciembre se trataron los siguientes temas 
 I. Lista de asistencia y verificación de quórum legal
 II. Lectura del orden del día
 III. Presentación del Proceso de Selección para integrar la terna de personas aspirantes a ocupar el puesto para la Dirección General del Organismo Público descentralizado “bosque la primavera” y el listado de aspirantes que completaron el proceso. 
 IV. Elección de la terna de personas aspirantes a ocupar el puesto para la Dirección General del Organismo Público descentralizado “Bosque la primavera”.
 V. Cierre de la Sesión.</t>
   </si>
   <si>
     <t>Los municipios de  Zapopan, Tala, Tlajomulco de Zúñiga y el Arenal se involucran en la protección del bosque en diversas actividades que se realizan por el OPD por ejemplo durante la temporada de prevención y combate de incendios forestales. Las  actividades se describen en el Programa Estatal de Manejo del Fuego 2022.</t>
   </si>
   <si>
     <t>Capacitación y acompañamiento para ejidatarios y pequeños propietarios</t>
   </si>
   <si>
     <t>Curso Taller Ecotecnias para la construcción de baños secos y sistema de captación de agua de lluvias</t>
   </si>
   <si>
-    <t>19/05/2022</t>
+    <t>18/05/2022</t>
   </si>
   <si>
     <t>Se realizó curso de ecotecnias con el apoyo del Centro de Formación Forestal de la Comisión Nacional Forestal sede Ciudad Guzmán,  los días 18  y 19 de mayo,  en apoyo al componente de Ecotecnias del Programa de Subsidio.</t>
   </si>
   <si>
     <t>Reforzar y vincular las actividades de investigación</t>
   </si>
   <si>
     <t>Apoyo a investigadores en actividades en campo, promover la investigación ante diversas instancias.</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Se encuentra en proceso  el proyecto "“Desarrollo de protocolos para propagación de especies nativas del Bosque La Primavera y zonas aledañas 
  para el repoblamiento asistido y su evaluación en campo" del Centro de Ciencias Biológicas y Agropecuarias CUCBA División de Ciencias Biológicas y Ambientales. En proceso firma de carta de intención. 
 Durante el 2022 se desarrolló el proyecto Comparación de  parásitos entre perros domésticos y carnívoros silvestres de vida libre en el Área de Protección de Flora y Fauna La Primavera</t>
   </si>
   <si>
     <t>Ajustes y propuesta de la MIR a partir de las recomendaciones y hallazgos</t>
   </si>
   <si>
     <t>Incorporar los comentarios y sugerencias realizadas en el Diagnóstico en las ROP 2023</t>
   </si>
   <si>
     <t>Dirección Administrativa</t>
   </si>
   <si>
-    <t>27/03/2023</t>
+    <t>28/03/2023</t>
   </si>
   <si>
     <t>Se realizaron las adecuaciones emitidas por la Secretaría de Planeación y Participación Ciudadana  en  el documento de  Reglas de Operación del ejercicio 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -457,51 +457,51 @@
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>44704.0</v>
+        <v>44703.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>44895.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
@@ -611,54 +611,54 @@
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>50</v>
       </c>
       <c r="Q4" t="s">
         <v>44</v>
       </c>
       <c r="R4" t="s">
         <v>50</v>
       </c>
       <c r="S4" t="s">
         <v>51</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>44705.0</v>
+        <v>44704.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>44999.958333333336</v>
+        <v>45000.0</v>
       </c>
       <c r="V4" t="s">
         <v>52</v>
       </c>
       <c r="W4" t="s">
         <v>53</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
@@ -842,54 +842,54 @@
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>61</v>
       </c>
       <c r="Q7" t="s">
         <v>44</v>
       </c>
       <c r="R7" t="s">
         <v>61</v>
       </c>
       <c r="S7" t="s">
         <v>62</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>44699.0</v>
+        <v>44698.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>44700.0</v>
+        <v>44699.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>40</v>
       </c>
       <c r="W7" t="s">
         <v>63</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">