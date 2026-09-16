--- v0 (2026-04-30)
+++ v1 (2026-09-16)
@@ -124,57 +124,57 @@
     <t>Evaluación Específica de Desempeño del FASSA, para entidad federativa de Jalisco</t>
   </si>
   <si>
     <t xml:space="preserve">La evaluación se desarrolló metodológicamente mediante trabajo de gabinete, en el cual
 se compilaron y analizaron la mayoría de documentos normativos, administrativos,
 organizativos y financieros que proporcionó la Secretaría de Salud Jalisco. Además, se
 realizaron entrevistas a funcionarios públicos responsables de la planeación, operación y
 administración del FASSA, así como de recursos humanos, con el fin de tener mayor
 claridad en el desempeño del Fondo. </t>
   </si>
   <si>
     <t>El objetivo general de este proyecto es evaluar el desempeño de las aportaciones del
 Fondo en el estado de Jalisco con la finalidad de mejorar la gestión, los resultados y la
 rendición de cuentas.</t>
   </si>
   <si>
     <t>COM2017-E01-AM01</t>
   </si>
   <si>
     <t>Secretaría de Salud</t>
   </si>
   <si>
     <t>Dirección de Estrategia y Coordinación Sectorial</t>
   </si>
   <si>
-    <t>Mtro. Juan Manuel Palacios Gutiérrez</t>
-[...5 lines deleted...]
-    <t>juan.palacios@jalisco.gob.mx</t>
+    <t>Gabriela del Carmen Lopez Armas</t>
+  </si>
+  <si>
+    <t>33-3030-5000</t>
+  </si>
+  <si>
+    <t>gabriela.armas@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Reforzar el diagnóstico anual específico de necesidades de recursos humanos y materiales, incluyendo elementos del Comité Interno para la reingeniería de los Recursos Humanos en salud de las UR y lo presenten en un solo documento estratégico que permita dar cuenta de la evolución de la problemática identificada.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Coordinar los trabajos para la estandarización de la estructura para el Diagnóstico Anual Específico de Necesidades de Recursos Humanos y Materiales</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>Se realizaron mesas de trabajo con los organismos involucrados a fin de delimitar la estructura programáticdiagnosticó anual específico de necesidades de recursos humanos y materiales</t>
   </si>
   <si>
     <t>LÑa secretaría de Salud  convocó a los OPD SSJ y OPD HCG  a mesas de trabajo en las que se delimitaron rubros que debía , contener el Diagnóstico.</t>
   </si>
   <si>
     <t>Incluir en el diagnóstico anual específico de necesidades de recursos humanos y materiales, elementos del comité interno para la reingeniería de los recursos humanos</t>
   </si>
   <si>
     <t>Secretaría de Salud, OPD Servicios de Salud y OPD Hospital Civil de Guadalajara</t>
   </si>
@@ -312,51 +312,51 @@
     <t>Se realizará en el seno de la mesa  de trabajo  para la integración de un apartado específico en el Modelo general de operación del FASSA, Coordinada por la Secretaría de Salud</t>
   </si>
   <si>
     <t>OPD Servicios de Salud, OPD Hospital Civil de Guadalajara, Secretaría de Salud, Secretaría de la Hacienda Pública</t>
   </si>
   <si>
     <t>Como parte de la actualización del macro proceso se está integrando el apartado específico</t>
   </si>
   <si>
     <t>Se incorporó en la actualización del Macroproceso 
 de la Planeación, Programación y Presupuestación del Gasto Federalizado del Fondo de Aportaciones para los Servicios de Salud en el estado de Jalisco</t>
   </si>
   <si>
     <t>Elaborar mapa de procesos para la gestión sectorial e institucional del FASSA</t>
   </si>
   <si>
     <t>Durante las mesas de trabajo se identificó el proceso de gestión sectorial e institucional del FASSA y se  elaboró el mapa de dichos procesos</t>
   </si>
   <si>
     <t>Documentar o actualizar los procedimientos involucrados con la gestión institucional del FASSA</t>
   </si>
   <si>
     <t>OPD Servicios de Salud, OPD Hospital Civil de Guadalajara,  Secretaría de la Hacienda Pública</t>
   </si>
   <si>
-    <t>30/03/2023</t>
+    <t>31/03/2023</t>
   </si>
   <si>
     <t>Los procedimientos involucrados en el FASSA se encuentran concluidos</t>
   </si>
   <si>
     <t>Documentar en el proceso sustantivo de Seguimiento, destacando en cada actividad, el producto o la evidencia documental que servirá para verificar la ejecución.</t>
   </si>
   <si>
     <t>Elaborar e implementar un plan de seguimiento que incluya la actividad, producto esperado y evidencia documental que servirá para verificar la ejecución.</t>
   </si>
   <si>
     <t>OPD Servicios de Salud, OPD Hospital Civil de Guadalajara, Secretaría de Salud</t>
   </si>
   <si>
     <t>Se incluye el procedimiento implementado por el OPD HCG, en el macroproceso e informe de seguimiento a la ejecución del FASSA, Anexo 1.
 Además, se incluye la última actualización de notificación de Arranque del proceso SRFT y la notificación por el OPD SSJ (así como, el cronograma de actividades) para los procesos de evaluación e información del desempeño del FASSA</t>
   </si>
   <si>
     <t>Difundir el procedimiento para el seguimiento del FASSA en la entidad</t>
   </si>
   <si>
     <t>Se elaboró la versión preliminar del procedimiento para el seguimiento del FASSA y dicho documento se encuentra en proceso de revisión por las áreas correspondientes</t>
   </si>
   <si>
     <t>Se incorporó en la actualización del Macroproceso de la Planeación, Programación y Presupuestación del Gasto Federalizado del Fondo de Aportaciones para los Servicios de Salud en el estado de Jalisco y  se dió a conocer mediante oficio</t>
@@ -558,2782 +558,2782 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>143.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V2" t="s">
         <v>32</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>143.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V3" t="s">
         <v>32</v>
       </c>
       <c r="W3" t="s">
         <v>40</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>143.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>43</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V4" t="s">
         <v>44</v>
       </c>
       <c r="W4" t="s">
         <v>45</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>143.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5" t="s">
         <v>43</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V5" t="s">
         <v>44</v>
       </c>
       <c r="W5" t="s">
         <v>45</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>143.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>37</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>37</v>
       </c>
       <c r="S6" t="s">
         <v>48</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>45107.0</v>
       </c>
       <c r="V6" t="s">
         <v>49</v>
       </c>
       <c r="W6" t="s">
         <v>50</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>143.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>37</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>37</v>
       </c>
       <c r="S7" t="s">
         <v>48</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U7" t="n" s="1">
         <v>45107.0</v>
       </c>
       <c r="V7" t="s">
         <v>49</v>
       </c>
       <c r="W7" t="s">
         <v>50</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>143.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>37</v>
       </c>
       <c r="S8" t="s">
         <v>53</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V8" t="s">
         <v>32</v>
       </c>
       <c r="W8" t="s">
         <v>45</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>143.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>37</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>37</v>
       </c>
       <c r="S9" t="s">
         <v>53</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V9" t="s">
         <v>32</v>
       </c>
       <c r="W9" t="s">
         <v>45</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>143.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>37</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>37</v>
       </c>
       <c r="S10" t="s">
         <v>56</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U10" t="n" s="1">
         <v>45137.0</v>
       </c>
       <c r="V10" t="s">
         <v>49</v>
       </c>
       <c r="W10" t="s">
         <v>57</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>143.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>37</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>37</v>
       </c>
       <c r="S11" t="s">
         <v>59</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U11" t="n" s="1">
         <v>45279.0</v>
       </c>
       <c r="V11" t="s">
         <v>60</v>
       </c>
       <c r="W11" t="s">
         <v>57</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>143.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>62</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>62</v>
       </c>
       <c r="S12" t="s">
         <v>63</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V12" t="s">
         <v>32</v>
       </c>
       <c r="W12" t="s">
         <v>64</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>143.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>62</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>62</v>
       </c>
       <c r="S13" t="s">
         <v>63</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V13" t="s">
         <v>32</v>
       </c>
       <c r="W13" t="s">
         <v>64</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>143.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>62</v>
       </c>
       <c r="Q14" t="s">
         <v>38</v>
       </c>
       <c r="R14" t="s">
         <v>62</v>
       </c>
       <c r="S14" t="s">
         <v>67</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V14" t="s">
         <v>32</v>
       </c>
       <c r="W14" t="s">
         <v>68</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>143.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>62</v>
       </c>
       <c r="Q15" t="s">
         <v>38</v>
       </c>
       <c r="R15" t="s">
         <v>62</v>
       </c>
       <c r="S15" t="s">
         <v>67</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V15" t="s">
         <v>32</v>
       </c>
       <c r="W15" t="s">
         <v>68</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>143.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>35</v>
       </c>
       <c r="O16" t="s">
         <v>36</v>
       </c>
       <c r="P16" t="s">
         <v>62</v>
       </c>
       <c r="Q16" t="s">
         <v>38</v>
       </c>
       <c r="R16" t="s">
         <v>62</v>
       </c>
       <c r="S16" t="s">
         <v>71</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U16" t="n" s="1">
         <v>45279.0</v>
       </c>
       <c r="V16" t="s">
         <v>60</v>
       </c>
       <c r="W16" t="s">
         <v>50</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>143.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J17" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>35</v>
       </c>
       <c r="O17" t="s">
         <v>36</v>
       </c>
       <c r="P17" t="s">
         <v>73</v>
       </c>
       <c r="Q17" t="s">
         <v>38</v>
       </c>
       <c r="R17" t="s">
         <v>73</v>
       </c>
       <c r="S17" t="s">
         <v>74</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V17" t="s">
         <v>75</v>
       </c>
       <c r="W17" t="s">
         <v>40</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>143.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J18" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>35</v>
       </c>
       <c r="O18" t="s">
         <v>36</v>
       </c>
       <c r="P18" t="s">
         <v>73</v>
       </c>
       <c r="Q18" t="s">
         <v>38</v>
       </c>
       <c r="R18" t="s">
         <v>73</v>
       </c>
       <c r="S18" t="s">
         <v>74</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V18" t="s">
         <v>75</v>
       </c>
       <c r="W18" t="s">
         <v>40</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>143.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J19" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>35</v>
       </c>
       <c r="O19" t="s">
         <v>36</v>
       </c>
       <c r="P19" t="s">
         <v>73</v>
       </c>
       <c r="Q19" t="s">
         <v>38</v>
       </c>
       <c r="R19" t="s">
         <v>73</v>
       </c>
       <c r="S19" t="s">
         <v>78</v>
       </c>
       <c r="T19" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U19" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V19" t="s">
         <v>32</v>
       </c>
       <c r="W19" t="s">
         <v>40</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
       <c r="G20" t="n">
         <v>143.0</v>
       </c>
       <c r="H20" t="s">
         <v>31</v>
       </c>
       <c r="I20" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J20" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K20" t="s">
         <v>32</v>
       </c>
       <c r="L20" t="s">
         <v>33</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" t="s">
         <v>35</v>
       </c>
       <c r="O20" t="s">
         <v>36</v>
       </c>
       <c r="P20" t="s">
         <v>73</v>
       </c>
       <c r="Q20" t="s">
         <v>38</v>
       </c>
       <c r="R20" t="s">
         <v>73</v>
       </c>
       <c r="S20" t="s">
         <v>78</v>
       </c>
       <c r="T20" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U20" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V20" t="s">
         <v>32</v>
       </c>
       <c r="W20" t="s">
         <v>40</v>
       </c>
       <c r="X20" t="n">
         <v>100.0</v>
       </c>
       <c r="Y20" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="n">
         <v>143.0</v>
       </c>
       <c r="H21" t="s">
         <v>31</v>
       </c>
       <c r="I21" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J21" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K21" t="s">
         <v>32</v>
       </c>
       <c r="L21" t="s">
         <v>33</v>
       </c>
       <c r="M21" t="s">
         <v>34</v>
       </c>
       <c r="N21" t="s">
         <v>35</v>
       </c>
       <c r="O21" t="s">
         <v>36</v>
       </c>
       <c r="P21" t="s">
         <v>81</v>
       </c>
       <c r="Q21" t="s">
         <v>38</v>
       </c>
       <c r="R21" t="s">
         <v>81</v>
       </c>
       <c r="S21" t="s">
         <v>82</v>
       </c>
       <c r="T21" t="n" s="1">
-        <v>44835.0</v>
+        <v>44834.958333333336</v>
       </c>
       <c r="U21" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V21" t="s">
         <v>83</v>
       </c>
       <c r="W21" t="s">
         <v>50</v>
       </c>
       <c r="X21" t="n">
         <v>100.0</v>
       </c>
       <c r="Y21" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="n">
         <v>143.0</v>
       </c>
       <c r="H22" t="s">
         <v>31</v>
       </c>
       <c r="I22" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J22" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K22" t="s">
         <v>32</v>
       </c>
       <c r="L22" t="s">
         <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>34</v>
       </c>
       <c r="N22" t="s">
         <v>35</v>
       </c>
       <c r="O22" t="s">
         <v>36</v>
       </c>
       <c r="P22" t="s">
         <v>81</v>
       </c>
       <c r="Q22" t="s">
         <v>38</v>
       </c>
       <c r="R22" t="s">
         <v>81</v>
       </c>
       <c r="S22" t="s">
         <v>82</v>
       </c>
       <c r="T22" t="n" s="1">
-        <v>44835.0</v>
+        <v>44834.958333333336</v>
       </c>
       <c r="U22" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V22" t="s">
         <v>83</v>
       </c>
       <c r="W22" t="s">
         <v>50</v>
       </c>
       <c r="X22" t="n">
         <v>100.0</v>
       </c>
       <c r="Y22" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="n">
         <v>143.0</v>
       </c>
       <c r="H23" t="s">
         <v>31</v>
       </c>
       <c r="I23" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J23" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K23" t="s">
         <v>32</v>
       </c>
       <c r="L23" t="s">
         <v>33</v>
       </c>
       <c r="M23" t="s">
         <v>34</v>
       </c>
       <c r="N23" t="s">
         <v>35</v>
       </c>
       <c r="O23" t="s">
         <v>36</v>
       </c>
       <c r="P23" t="s">
         <v>81</v>
       </c>
       <c r="Q23" t="s">
         <v>38</v>
       </c>
       <c r="R23" t="s">
         <v>81</v>
       </c>
       <c r="S23" t="s">
         <v>86</v>
       </c>
       <c r="T23" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U23" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V23" t="s">
         <v>83</v>
       </c>
       <c r="W23" t="s">
         <v>40</v>
       </c>
       <c r="X23" t="n">
         <v>100.0</v>
       </c>
       <c r="Y23" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="n">
         <v>143.0</v>
       </c>
       <c r="H24" t="s">
         <v>31</v>
       </c>
       <c r="I24" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J24" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K24" t="s">
         <v>32</v>
       </c>
       <c r="L24" t="s">
         <v>33</v>
       </c>
       <c r="M24" t="s">
         <v>34</v>
       </c>
       <c r="N24" t="s">
         <v>35</v>
       </c>
       <c r="O24" t="s">
         <v>36</v>
       </c>
       <c r="P24" t="s">
         <v>81</v>
       </c>
       <c r="Q24" t="s">
         <v>38</v>
       </c>
       <c r="R24" t="s">
         <v>81</v>
       </c>
       <c r="S24" t="s">
         <v>88</v>
       </c>
       <c r="T24" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U24" t="n" s="1">
         <v>45107.0</v>
       </c>
       <c r="V24" t="s">
         <v>89</v>
       </c>
       <c r="W24" t="s">
         <v>90</v>
       </c>
       <c r="X24" t="n">
         <v>100.0</v>
       </c>
       <c r="Y24" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>26</v>
       </c>
       <c r="C25" t="s">
         <v>27</v>
       </c>
       <c r="D25" t="s">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
       <c r="G25" t="n">
         <v>143.0</v>
       </c>
       <c r="H25" t="s">
         <v>31</v>
       </c>
       <c r="I25" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J25" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K25" t="s">
         <v>32</v>
       </c>
       <c r="L25" t="s">
         <v>33</v>
       </c>
       <c r="M25" t="s">
         <v>34</v>
       </c>
       <c r="N25" t="s">
         <v>35</v>
       </c>
       <c r="O25" t="s">
         <v>36</v>
       </c>
       <c r="P25" t="s">
         <v>92</v>
       </c>
       <c r="Q25" t="s">
         <v>38</v>
       </c>
       <c r="R25" t="s">
         <v>92</v>
       </c>
       <c r="S25" t="s">
         <v>93</v>
       </c>
       <c r="T25" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U25" t="n" s="1">
         <v>45107.0</v>
       </c>
       <c r="V25" t="s">
         <v>94</v>
       </c>
       <c r="W25" t="s">
         <v>57</v>
       </c>
       <c r="X25" t="n">
         <v>100.0</v>
       </c>
       <c r="Y25" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>26</v>
       </c>
       <c r="C26" t="s">
         <v>27</v>
       </c>
       <c r="D26" t="s">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26" t="n">
         <v>143.0</v>
       </c>
       <c r="H26" t="s">
         <v>31</v>
       </c>
       <c r="I26" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J26" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K26" t="s">
         <v>32</v>
       </c>
       <c r="L26" t="s">
         <v>33</v>
       </c>
       <c r="M26" t="s">
         <v>34</v>
       </c>
       <c r="N26" t="s">
         <v>35</v>
       </c>
       <c r="O26" t="s">
         <v>36</v>
       </c>
       <c r="P26" t="s">
         <v>92</v>
       </c>
       <c r="Q26" t="s">
         <v>38</v>
       </c>
       <c r="R26" t="s">
         <v>92</v>
       </c>
       <c r="S26" t="s">
         <v>96</v>
       </c>
       <c r="T26" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U26" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V26" t="s">
         <v>32</v>
       </c>
       <c r="W26" t="s">
         <v>50</v>
       </c>
       <c r="X26" t="n">
         <v>100.0</v>
       </c>
       <c r="Y26" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="n">
         <v>143.0</v>
       </c>
       <c r="H27" t="s">
         <v>31</v>
       </c>
       <c r="I27" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J27" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K27" t="s">
         <v>32</v>
       </c>
       <c r="L27" t="s">
         <v>33</v>
       </c>
       <c r="M27" t="s">
         <v>34</v>
       </c>
       <c r="N27" t="s">
         <v>35</v>
       </c>
       <c r="O27" t="s">
         <v>36</v>
       </c>
       <c r="P27" t="s">
         <v>92</v>
       </c>
       <c r="Q27" t="s">
         <v>38</v>
       </c>
       <c r="R27" t="s">
         <v>92</v>
       </c>
       <c r="S27" t="s">
         <v>96</v>
       </c>
       <c r="T27" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U27" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V27" t="s">
         <v>32</v>
       </c>
       <c r="W27" t="s">
         <v>50</v>
       </c>
       <c r="X27" t="n">
         <v>100.0</v>
       </c>
       <c r="Y27" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>27</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
       <c r="G28" t="n">
         <v>143.0</v>
       </c>
       <c r="H28" t="s">
         <v>31</v>
       </c>
       <c r="I28" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J28" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K28" t="s">
         <v>32</v>
       </c>
       <c r="L28" t="s">
         <v>33</v>
       </c>
       <c r="M28" t="s">
         <v>34</v>
       </c>
       <c r="N28" t="s">
         <v>35</v>
       </c>
       <c r="O28" t="s">
         <v>36</v>
       </c>
       <c r="P28" t="s">
         <v>92</v>
       </c>
       <c r="Q28" t="s">
         <v>38</v>
       </c>
       <c r="R28" t="s">
         <v>92</v>
       </c>
       <c r="S28" t="s">
         <v>99</v>
       </c>
       <c r="T28" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U28" t="n" s="1">
         <v>45289.0</v>
       </c>
       <c r="V28" t="s">
         <v>32</v>
       </c>
       <c r="W28" t="s">
         <v>57</v>
       </c>
       <c r="X28" t="n">
         <v>100.0</v>
       </c>
       <c r="Y28" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29" t="s">
         <v>26</v>
       </c>
       <c r="C29" t="s">
         <v>27</v>
       </c>
       <c r="D29" t="s">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>30</v>
       </c>
       <c r="G29" t="n">
         <v>143.0</v>
       </c>
       <c r="H29" t="s">
         <v>31</v>
       </c>
       <c r="I29" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J29" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K29" t="s">
         <v>32</v>
       </c>
       <c r="L29" t="s">
         <v>33</v>
       </c>
       <c r="M29" t="s">
         <v>34</v>
       </c>
       <c r="N29" t="s">
         <v>35</v>
       </c>
       <c r="O29" t="s">
         <v>36</v>
       </c>
       <c r="P29" t="s">
         <v>92</v>
       </c>
       <c r="Q29" t="s">
         <v>38</v>
       </c>
       <c r="R29" t="s">
         <v>92</v>
       </c>
       <c r="S29" t="s">
         <v>99</v>
       </c>
       <c r="T29" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U29" t="n" s="1">
         <v>45289.0</v>
       </c>
       <c r="V29" t="s">
         <v>32</v>
       </c>
       <c r="W29" t="s">
         <v>57</v>
       </c>
       <c r="X29" t="n">
         <v>100.0</v>
       </c>
       <c r="Y29" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>27</v>
       </c>
       <c r="D30" t="s">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>29</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
       <c r="G30" t="n">
         <v>143.0</v>
       </c>
       <c r="H30" t="s">
         <v>31</v>
       </c>
       <c r="I30" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J30" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K30" t="s">
         <v>32</v>
       </c>
       <c r="L30" t="s">
         <v>33</v>
       </c>
       <c r="M30" t="s">
         <v>34</v>
       </c>
       <c r="N30" t="s">
         <v>35</v>
       </c>
       <c r="O30" t="s">
         <v>36</v>
       </c>
       <c r="P30" t="s">
         <v>102</v>
       </c>
       <c r="Q30" t="s">
         <v>38</v>
       </c>
       <c r="R30" t="s">
         <v>102</v>
       </c>
       <c r="S30" t="s">
         <v>103</v>
       </c>
       <c r="T30" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U30" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V30" t="s">
         <v>32</v>
       </c>
       <c r="W30" t="s">
         <v>40</v>
       </c>
       <c r="X30" t="n">
         <v>100.0</v>
       </c>
       <c r="Y30" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31" t="s">
         <v>27</v>
       </c>
       <c r="D31" t="s">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>30</v>
       </c>
       <c r="G31" t="n">
         <v>143.0</v>
       </c>
       <c r="H31" t="s">
         <v>31</v>
       </c>
       <c r="I31" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J31" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K31" t="s">
         <v>32</v>
       </c>
       <c r="L31" t="s">
         <v>33</v>
       </c>
       <c r="M31" t="s">
         <v>34</v>
       </c>
       <c r="N31" t="s">
         <v>35</v>
       </c>
       <c r="O31" t="s">
         <v>36</v>
       </c>
       <c r="P31" t="s">
         <v>102</v>
       </c>
       <c r="Q31" t="s">
         <v>38</v>
       </c>
       <c r="R31" t="s">
         <v>102</v>
       </c>
       <c r="S31" t="s">
         <v>103</v>
       </c>
       <c r="T31" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U31" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V31" t="s">
         <v>32</v>
       </c>
       <c r="W31" t="s">
         <v>40</v>
       </c>
       <c r="X31" t="n">
         <v>100.0</v>
       </c>
       <c r="Y31" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32" t="s">
         <v>27</v>
       </c>
       <c r="D32" t="s">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>29</v>
       </c>
       <c r="F32" t="s">
         <v>30</v>
       </c>
       <c r="G32" t="n">
         <v>143.0</v>
       </c>
       <c r="H32" t="s">
         <v>31</v>
       </c>
       <c r="I32" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J32" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K32" t="s">
         <v>32</v>
       </c>
       <c r="L32" t="s">
         <v>33</v>
       </c>
       <c r="M32" t="s">
         <v>34</v>
       </c>
       <c r="N32" t="s">
         <v>35</v>
       </c>
       <c r="O32" t="s">
         <v>36</v>
       </c>
       <c r="P32" t="s">
         <v>102</v>
       </c>
       <c r="Q32" t="s">
         <v>38</v>
       </c>
       <c r="R32" t="s">
         <v>102</v>
       </c>
       <c r="S32" t="s">
         <v>106</v>
       </c>
       <c r="T32" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U32" t="n" s="1">
         <v>45107.0</v>
       </c>
       <c r="V32" t="s">
         <v>49</v>
       </c>
       <c r="W32" t="s">
         <v>40</v>
       </c>
       <c r="X32" t="n">
         <v>100.0</v>
       </c>
       <c r="Y32" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33" t="s">
         <v>27</v>
       </c>
       <c r="D33" t="s">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>30</v>
       </c>
       <c r="G33" t="n">
         <v>143.0</v>
       </c>
       <c r="H33" t="s">
         <v>31</v>
       </c>
       <c r="I33" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J33" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K33" t="s">
         <v>32</v>
       </c>
       <c r="L33" t="s">
         <v>33</v>
       </c>
       <c r="M33" t="s">
         <v>34</v>
       </c>
       <c r="N33" t="s">
         <v>35</v>
       </c>
       <c r="O33" t="s">
         <v>36</v>
       </c>
       <c r="P33" t="s">
         <v>102</v>
       </c>
       <c r="Q33" t="s">
         <v>38</v>
       </c>
       <c r="R33" t="s">
         <v>102</v>
       </c>
       <c r="S33" t="s">
         <v>108</v>
       </c>
       <c r="T33" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U33" t="n" s="1">
         <v>45107.0</v>
       </c>
       <c r="V33" t="s">
         <v>49</v>
       </c>
       <c r="W33" t="s">
         <v>50</v>
       </c>
       <c r="X33" t="n">
         <v>100.0</v>
       </c>
       <c r="Y33" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
       <c r="C34" t="s">
         <v>27</v>
       </c>
       <c r="D34" t="s">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>29</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
       <c r="G34" t="n">
         <v>143.0</v>
       </c>
       <c r="H34" t="s">
         <v>31</v>
       </c>
       <c r="I34" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J34" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K34" t="s">
         <v>32</v>
       </c>
       <c r="L34" t="s">
         <v>33</v>
       </c>
       <c r="M34" t="s">
         <v>34</v>
       </c>
       <c r="N34" t="s">
         <v>35</v>
       </c>
       <c r="O34" t="s">
         <v>36</v>
       </c>
       <c r="P34" t="s">
         <v>102</v>
       </c>
       <c r="Q34" t="s">
         <v>38</v>
       </c>
       <c r="R34" t="s">
         <v>102</v>
       </c>
       <c r="S34" t="s">
         <v>108</v>
       </c>
       <c r="T34" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U34" t="n" s="1">
         <v>45107.0</v>
       </c>
       <c r="V34" t="s">
         <v>49</v>
       </c>
       <c r="W34" t="s">
         <v>50</v>
       </c>
       <c r="X34" t="n">
         <v>100.0</v>
       </c>
       <c r="Y34" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="C35" t="s">
         <v>27</v>
       </c>
       <c r="D35" t="s">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
       <c r="G35" t="n">
         <v>143.0</v>
       </c>
       <c r="H35" t="s">
         <v>31</v>
       </c>
       <c r="I35" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J35" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K35" t="s">
         <v>32</v>
       </c>
       <c r="L35" t="s">
         <v>33</v>
       </c>
       <c r="M35" t="s">
         <v>34</v>
       </c>
       <c r="N35" t="s">
         <v>35</v>
       </c>
       <c r="O35" t="s">
         <v>36</v>
       </c>
       <c r="P35" t="s">
         <v>102</v>
       </c>
       <c r="Q35" t="s">
         <v>38</v>
       </c>
       <c r="R35" t="s">
         <v>102</v>
       </c>
       <c r="S35" t="s">
         <v>111</v>
       </c>
       <c r="T35" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U35" t="n" s="1">
         <v>45107.0</v>
       </c>
       <c r="V35" t="s">
         <v>32</v>
       </c>
       <c r="W35" t="s">
         <v>40</v>
       </c>
       <c r="X35" t="n">
         <v>100.0</v>
       </c>
       <c r="Y35" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36" t="s">
         <v>26</v>
       </c>
       <c r="C36" t="s">
         <v>27</v>
       </c>
       <c r="D36" t="s">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>29</v>
       </c>
       <c r="F36" t="s">
         <v>30</v>
       </c>
       <c r="G36" t="n">
         <v>143.0</v>
       </c>
       <c r="H36" t="s">
         <v>31</v>
       </c>
       <c r="I36" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J36" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K36" t="s">
         <v>32</v>
       </c>
       <c r="L36" t="s">
         <v>33</v>
       </c>
       <c r="M36" t="s">
         <v>34</v>
       </c>
       <c r="N36" t="s">
         <v>35</v>
       </c>
       <c r="O36" t="s">
         <v>36</v>
       </c>
       <c r="P36" t="s">
         <v>113</v>
       </c>
       <c r="Q36" t="s">
         <v>38</v>
       </c>
       <c r="R36" t="s">
         <v>113</v>
       </c>
       <c r="S36" t="s">
         <v>114</v>
       </c>
       <c r="T36" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U36" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V36" t="s">
         <v>49</v>
       </c>
       <c r="W36" t="s">
         <v>40</v>
       </c>
       <c r="X36" t="n">
         <v>100.0</v>
       </c>
       <c r="Y36" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37" t="s">
         <v>27</v>
       </c>
       <c r="D37" t="s">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>30</v>
       </c>
       <c r="G37" t="n">
         <v>143.0</v>
       </c>
       <c r="H37" t="s">
         <v>31</v>
       </c>
       <c r="I37" t="n" s="1">
-        <v>44348.0</v>
+        <v>44347.958333333336</v>
       </c>
       <c r="J37" t="n" s="1">
-        <v>44729.0</v>
+        <v>44728.958333333336</v>
       </c>
       <c r="K37" t="s">
         <v>32</v>
       </c>
       <c r="L37" t="s">
         <v>33</v>
       </c>
       <c r="M37" t="s">
         <v>34</v>
       </c>
       <c r="N37" t="s">
         <v>35</v>
       </c>
       <c r="O37" t="s">
         <v>36</v>
       </c>
       <c r="P37" t="s">
         <v>113</v>
       </c>
       <c r="Q37" t="s">
         <v>38</v>
       </c>
       <c r="R37" t="s">
         <v>113</v>
       </c>
       <c r="S37" t="s">
         <v>114</v>
       </c>
       <c r="T37" t="n" s="1">
-        <v>44865.958333333336</v>
+        <v>44866.0</v>
       </c>
       <c r="U37" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="V37" t="s">
         <v>49</v>
       </c>
       <c r="W37" t="s">
         <v>40</v>
       </c>
       <c r="X37" t="n">
         <v>100.0</v>
       </c>
       <c r="Y37" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 