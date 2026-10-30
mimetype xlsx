--- v0 (2026-04-30)
+++ v1 (2026-10-30)
@@ -465,51 +465,51 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2" t="n">
         <v>145.0</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2" t="s">
         <v>33</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
@@ -542,51 +542,51 @@
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="n">
         <v>145.0</v>
       </c>
       <c r="H3" t="s">
         <v>30</v>
       </c>
       <c r="I3" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3" t="s">
         <v>33</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>42</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>42</v>
       </c>
@@ -619,51 +619,51 @@
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="n">
         <v>145.0</v>
       </c>
       <c r="H4" t="s">
         <v>30</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>31</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4" t="s">
         <v>33</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>47</v>
       </c>
       <c r="Q4" t="s">
         <v>48</v>
       </c>
       <c r="R4" t="s">
         <v>47</v>
       </c>
@@ -696,51 +696,51 @@
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="n">
         <v>145.0</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>31</v>
       </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5" t="s">
         <v>33</v>
       </c>
       <c r="N5" t="s">
         <v>34</v>
       </c>
       <c r="O5" t="s">
         <v>35</v>
       </c>
       <c r="P5" t="s">
         <v>53</v>
       </c>
       <c r="Q5" t="s">
         <v>48</v>
       </c>
       <c r="R5" t="s">
         <v>54</v>
       </c>
@@ -773,51 +773,51 @@
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="n">
         <v>145.0</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>31</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6" t="s">
         <v>33</v>
       </c>
       <c r="N6" t="s">
         <v>34</v>
       </c>
       <c r="O6" t="s">
         <v>35</v>
       </c>
       <c r="P6" t="s">
         <v>59</v>
       </c>
       <c r="Q6" t="s">
         <v>48</v>
       </c>
       <c r="R6" t="s">
         <v>59</v>
       </c>
@@ -850,51 +850,51 @@
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="n">
         <v>145.0</v>
       </c>
       <c r="H7" t="s">
         <v>30</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>31</v>
       </c>
       <c r="L7" t="s">
         <v>32</v>
       </c>
       <c r="M7" t="s">
         <v>33</v>
       </c>
       <c r="N7" t="s">
         <v>34</v>
       </c>
       <c r="O7" t="s">
         <v>35</v>
       </c>
       <c r="P7" t="s">
         <v>59</v>
       </c>
       <c r="Q7" t="s">
         <v>48</v>
       </c>
       <c r="R7" t="s">
         <v>59</v>
       </c>
@@ -927,51 +927,51 @@
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="n">
         <v>145.0</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J8" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K8" t="s">
         <v>31</v>
       </c>
       <c r="L8" t="s">
         <v>32</v>
       </c>
       <c r="M8" t="s">
         <v>33</v>
       </c>
       <c r="N8" t="s">
         <v>34</v>
       </c>
       <c r="O8" t="s">
         <v>35</v>
       </c>
       <c r="P8" t="s">
         <v>64</v>
       </c>
       <c r="Q8" t="s">
         <v>48</v>
       </c>
       <c r="R8" t="s">
         <v>64</v>
       </c>
@@ -1004,51 +1004,51 @@
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9" t="n">
         <v>145.0</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
       <c r="I9" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J9" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K9" t="s">
         <v>31</v>
       </c>
       <c r="L9" t="s">
         <v>32</v>
       </c>
       <c r="M9" t="s">
         <v>33</v>
       </c>
       <c r="N9" t="s">
         <v>34</v>
       </c>
       <c r="O9" t="s">
         <v>35</v>
       </c>
       <c r="P9" t="s">
         <v>67</v>
       </c>
       <c r="Q9" t="s">
         <v>48</v>
       </c>
       <c r="R9" t="s">
         <v>68</v>
       </c>
@@ -1081,51 +1081,51 @@
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10" t="n">
         <v>145.0</v>
       </c>
       <c r="H10" t="s">
         <v>30</v>
       </c>
       <c r="I10" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J10" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K10" t="s">
         <v>31</v>
       </c>
       <c r="L10" t="s">
         <v>32</v>
       </c>
       <c r="M10" t="s">
         <v>33</v>
       </c>
       <c r="N10" t="s">
         <v>34</v>
       </c>
       <c r="O10" t="s">
         <v>35</v>
       </c>
       <c r="P10" t="s">
         <v>72</v>
       </c>
       <c r="Q10" t="s">
         <v>48</v>
       </c>
       <c r="R10" t="s">
         <v>73</v>
       </c>
@@ -1158,51 +1158,51 @@
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
       <c r="G11" t="n">
         <v>145.0</v>
       </c>
       <c r="H11" t="s">
         <v>30</v>
       </c>
       <c r="I11" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J11" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K11" t="s">
         <v>31</v>
       </c>
       <c r="L11" t="s">
         <v>32</v>
       </c>
       <c r="M11" t="s">
         <v>33</v>
       </c>
       <c r="N11" t="s">
         <v>34</v>
       </c>
       <c r="O11" t="s">
         <v>35</v>
       </c>
       <c r="P11" t="s">
         <v>72</v>
       </c>
       <c r="Q11" t="s">
         <v>48</v>
       </c>
       <c r="R11" t="s">
         <v>73</v>
       </c>
@@ -1235,51 +1235,51 @@
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" t="n">
         <v>145.0</v>
       </c>
       <c r="H12" t="s">
         <v>30</v>
       </c>
       <c r="I12" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J12" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K12" t="s">
         <v>31</v>
       </c>
       <c r="L12" t="s">
         <v>32</v>
       </c>
       <c r="M12" t="s">
         <v>33</v>
       </c>
       <c r="N12" t="s">
         <v>34</v>
       </c>
       <c r="O12" t="s">
         <v>35</v>
       </c>
       <c r="P12" t="s">
         <v>72</v>
       </c>
       <c r="Q12" t="s">
         <v>48</v>
       </c>
       <c r="R12" t="s">
         <v>73</v>
       </c>
@@ -1312,51 +1312,51 @@
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
       <c r="G13" t="n">
         <v>145.0</v>
       </c>
       <c r="H13" t="s">
         <v>30</v>
       </c>
       <c r="I13" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J13" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K13" t="s">
         <v>31</v>
       </c>
       <c r="L13" t="s">
         <v>32</v>
       </c>
       <c r="M13" t="s">
         <v>33</v>
       </c>
       <c r="N13" t="s">
         <v>34</v>
       </c>
       <c r="O13" t="s">
         <v>35</v>
       </c>
       <c r="P13" t="s">
         <v>72</v>
       </c>
       <c r="Q13" t="s">
         <v>48</v>
       </c>
       <c r="R13" t="s">
         <v>73</v>
       </c>
@@ -1389,51 +1389,51 @@
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="n">
         <v>145.0</v>
       </c>
       <c r="H14" t="s">
         <v>30</v>
       </c>
       <c r="I14" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J14" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K14" t="s">
         <v>31</v>
       </c>
       <c r="L14" t="s">
         <v>32</v>
       </c>
       <c r="M14" t="s">
         <v>33</v>
       </c>
       <c r="N14" t="s">
         <v>34</v>
       </c>
       <c r="O14" t="s">
         <v>35</v>
       </c>
       <c r="P14" t="s">
         <v>77</v>
       </c>
       <c r="Q14" t="s">
         <v>48</v>
       </c>
       <c r="R14" t="s">
         <v>77</v>
       </c>
@@ -1466,51 +1466,51 @@
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="n">
         <v>145.0</v>
       </c>
       <c r="H15" t="s">
         <v>30</v>
       </c>
       <c r="I15" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J15" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K15" t="s">
         <v>31</v>
       </c>
       <c r="L15" t="s">
         <v>32</v>
       </c>
       <c r="M15" t="s">
         <v>33</v>
       </c>
       <c r="N15" t="s">
         <v>34</v>
       </c>
       <c r="O15" t="s">
         <v>35</v>
       </c>
       <c r="P15" t="s">
         <v>81</v>
       </c>
       <c r="Q15" t="s">
         <v>48</v>
       </c>
       <c r="R15" t="s">
         <v>81</v>
       </c>
@@ -1543,51 +1543,51 @@
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="n">
         <v>145.0</v>
       </c>
       <c r="H16" t="s">
         <v>30</v>
       </c>
       <c r="I16" t="n" s="1">
         <v>44544.0</v>
       </c>
       <c r="J16" t="n" s="1">
-        <v>44741.0</v>
+        <v>44740.958333333336</v>
       </c>
       <c r="K16" t="s">
         <v>31</v>
       </c>
       <c r="L16" t="s">
         <v>32</v>
       </c>
       <c r="M16" t="s">
         <v>33</v>
       </c>
       <c r="N16" t="s">
         <v>34</v>
       </c>
       <c r="O16" t="s">
         <v>35</v>
       </c>
       <c r="P16" t="s">
         <v>85</v>
       </c>
       <c r="Q16" t="s">
         <v>48</v>
       </c>
       <c r="R16" t="s">
         <v>85</v>
       </c>