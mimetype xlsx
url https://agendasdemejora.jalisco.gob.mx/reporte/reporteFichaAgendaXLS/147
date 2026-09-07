--- v0 (2026-05-31)
+++ v1 (2026-09-07)
@@ -377,131 +377,131 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>147.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44816.0</v>
+        <v>44815.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44859.0</v>
+        <v>44858.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>45236.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>45379.958333333336</v>
+        <v>45380.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>147.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44816.0</v>
+        <v>44815.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44859.0</v>
+        <v>44858.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>44</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
@@ -531,54 +531,54 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>147.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44816.0</v>
+        <v>44815.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>44859.0</v>
+        <v>44858.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>48</v>
       </c>
       <c r="Q4" t="s">
         <v>49</v>
       </c>
       <c r="R4" t="s">
         <v>48</v>
       </c>
@@ -608,54 +608,54 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>147.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>44816.0</v>
+        <v>44815.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>44859.0</v>
+        <v>44858.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>52</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>52</v>
       </c>
@@ -685,54 +685,54 @@
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>147.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>44816.0</v>
+        <v>44815.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>44859.0</v>
+        <v>44858.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>55</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>55</v>
       </c>
@@ -762,87 +762,87 @@
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>147.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>44816.0</v>
+        <v>44815.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
-        <v>44859.0</v>
+        <v>44858.958333333336</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>58</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>58</v>
       </c>
       <c r="S7" t="s">
         <v>59</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>45299.0</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>45379.958333333336</v>
+        <v>45380.0</v>
       </c>
       <c r="V7" t="s">
         <v>40</v>
       </c>
       <c r="W7" t="s">
         <v>41</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 