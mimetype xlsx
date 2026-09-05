--- v0 (2026-06-25)
+++ v1 (2026-09-05)
@@ -344,54 +344,54 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>149.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44837.0</v>
+        <v>44836.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44861.0</v>
+        <v>44860.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
@@ -421,54 +421,54 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>149.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44837.0</v>
+        <v>44836.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44861.0</v>
+        <v>44860.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
@@ -498,54 +498,54 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>149.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44837.0</v>
+        <v>44836.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>44861.0</v>
+        <v>44860.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>45</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>45</v>
       </c>
@@ -575,54 +575,54 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>149.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>44837.0</v>
+        <v>44836.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
-        <v>44861.0</v>
+        <v>44860.958333333336</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>45</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>45</v>
       </c>
@@ -652,54 +652,54 @@
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>149.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>44837.0</v>
+        <v>44836.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
-        <v>44861.0</v>
+        <v>44860.958333333336</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>49</v>
       </c>
       <c r="Q6" t="s">
         <v>50</v>
       </c>
       <c r="R6" t="s">
         <v>49</v>
       </c>