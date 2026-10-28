--- v0 (2026-05-01)
+++ v1 (2026-10-28)
@@ -178,51 +178,51 @@
   <si>
     <t>Mejorar los procesos o la forma de operación de la intervención</t>
   </si>
   <si>
     <t>A partir del mes de julio del año 2023, con la entrada en operación del nuevo sistema de gestión para la integración del presupuesto estatal, la nueva herramienta tecnológica denominada "Sistema Estatal de Gestión por Resultados" (SEGR) permitirá que los ejecutores del gasto tengan la posibilidad de registrar el método de calculo de los indicadores y metas acordes a las necesidades de sus Pp´s.</t>
   </si>
   <si>
     <t>SHP</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>Durante el proceso de integración del anteproyecto de presupuesto de egresos 2024, las dependencias y entidades ejecutores del gasto tienen la posibilidad de registrar el método de cálculo más acorde a las necesidades de sus Programas presupuestarios</t>
   </si>
   <si>
     <t>Definir un área dentro de la Secretaría de la Hacienda Pública que revise la consistencia de la información que las instancias ejecutoras registran en las plataformas SRFT y SPbR, y que en caso de encontrar inconsistencias, solicite las correcciones pertinentes.</t>
   </si>
   <si>
     <t xml:space="preserve">La Dirección de Inversión Pública revisa la consistencia de la información que las instancias ejecutoras registran en el Sistema de Recursos Federales Transferidos (SRFT), bajo un calendario de actividades.  De igual manera, la Dirección de Evaluación del Desempeño del Gasto Público, de manera trimestral informa las inconsistencias que las instancias ejecutoras registran el Sistema Estatal de Presupuesto Basado en Resultados (SPBR). </t>
   </si>
   <si>
     <t>Emitir el calendario de actividades del Sistema de Recursos Federales Transferidos (SRFT)</t>
   </si>
   <si>
-    <t>14/03/2023</t>
+    <t>15/03/2023</t>
   </si>
   <si>
     <t>La Dirección de Inversión Pública da a conocer el calendario anual de trabajo para el registro de avances y entrega de información en el SRFT</t>
   </si>
   <si>
     <t>Oficio de notificación de inconsistencias para el programa presupuestario 812 Operación de los programas de infraestructura escolar en el Estado.</t>
   </si>
   <si>
     <t>Se notifica inconsistencias en el desempeño de algunos indicadores a nivel componente, adscritos al programa presupuestarios 812, de la Unidad Ejecutora del Gasto INFEJAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -390,51 +390,51 @@
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>44970.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>45229.958333333336</v>
+        <v>45230.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
@@ -467,51 +467,51 @@
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>44970.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>45229.958333333336</v>
+        <v>45230.0</v>
       </c>
       <c r="V3" t="s">
         <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>41</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">