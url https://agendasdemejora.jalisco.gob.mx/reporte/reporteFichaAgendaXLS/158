--- v0 (2026-06-27)
+++ v1 (2026-08-01)
@@ -333,54 +333,54 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>158.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44809.0</v>
+        <v>44808.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
-        <v>44830.0</v>
+        <v>44829.958333333336</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
@@ -410,54 +410,54 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>158.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44809.0</v>
+        <v>44808.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
-        <v>44830.0</v>
+        <v>44829.958333333336</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
@@ -487,54 +487,54 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>158.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44809.0</v>
+        <v>44808.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
-        <v>44830.0</v>
+        <v>44829.958333333336</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>