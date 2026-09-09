--- v0 (2026-04-30)
+++ v1 (2026-09-09)
@@ -117,57 +117,57 @@
   <si>
     <t>La Secretaría de Infraestructura y Obra Pública es la dependencia del Poder Ejecutivo del Gobierno del Estado de Jalisco encargada del desarrollo de la Infraestructura en la entidad, así como de la proyección y construcción de las obras públicas.</t>
   </si>
   <si>
     <t>Formular, promover, coordinar, adjudicar, operar, impulsar y evaluar la Obra Pública e infraestructura que el Estado requiera, apegándose a la correcta aplicación de recursos conforme a la normatividad establecida en el Plan de Desarrollo; promoviendo la participación de organismos, empresas e instancias federales, estatales y municipales</t>
   </si>
   <si>
     <t>Evaluación Sintética del Desempeño para el Fondo de Aportaciones para la Infraestructura Social (FAIS), ejercicio 2021</t>
   </si>
   <si>
     <t>La metodología del Modelo de Evaluación Sintética del Desempeño de los Fondos de Aportaciones Federales (Ramo 33) (MESD-FAF) permite una valoración sistemática, rigurosa e imparcial de la eficacia en el cumplimiento de las metas, objetivos o propósitos relacionados con el ejercicio o gasto de los recursos federalizados. En este sentido, las conclusiones, hallazgos y valoraciones que se generen gozan de una alta confiabilidad y están sustentadas con evidencias empíricas, de libre acceso, que permiten la replicabilidad del ejercicio por cualquier persona interesada.</t>
   </si>
   <si>
     <t>Evaluar el desempeño o grado de cumplimiento de las metas, objetivos o propósitos de los Programas presupuestarios que reciben recursos del Fondo de Infraestructura Social para las Entidades (FISE), con la finalidad de obtener información para la toma de decisiones y la mejora de sus resultados.</t>
   </si>
   <si>
     <t>PAE2022-E05-AM01</t>
   </si>
   <si>
     <t>Secretaría de Infraestructura y Obra Pública</t>
   </si>
   <si>
     <t>Dirección General de Gestión y Fomento a la Infraestructura SIOP</t>
   </si>
   <si>
-    <t>Lic. Areli de la Torre Talamantes</t>
+    <t>Fidel Gustavo Cruz Ruíz</t>
   </si>
   <si>
     <t>33 3819 2303</t>
   </si>
   <si>
-    <t>areli.talamantes@jalisco.gob.mx</t>
+    <t>fidel.cruz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Se recomienda a la SIOP definir indicadores -para cada nivel de objetivo- que sean una relación de variables que permitan medir el desempeño de los objetivos en un contexto tiempo-espacio, cuidando que el indicador cumpla con los criterios CREMAA.</t>
   </si>
   <si>
     <t>Mejorar el diseño o conceptualización de la intervención</t>
   </si>
   <si>
     <t>Realizar las modificaciones posibles en los indicadores de la MIR, de la manera que el el Sistema Estatal de Presupuesto Basado en Resultados (SBPR)  lo permita.</t>
   </si>
   <si>
     <t>Dirección General de Gestión y Fomento</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>Se realizaron modificaciones al método de cálculo y fórmula de la MIR, para que refleje un porcentaje, el  SPBR en este año aún no favorece la corrección total pero en el Anteproyecto 2024, ya quedó totalmente subsanada esta  sugerencia.</t>
   </si>
   <si>
     <t>Se recomienda a la SHP flexibilizar los módulos de captura en el SPbR
 para que las ejecutoras tengan la posibilidad de registrar los objetivos, indicadores y metas
 acordes a las necesidades de sus programas.</t>
   </si>
   <si>
@@ -328,51 +328,51 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>161.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44865.0</v>
+        <v>44865.041666666664</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>44890.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
@@ -405,51 +405,51 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>161.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44865.0</v>
+        <v>44865.041666666664</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>44890.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>44</v>
       </c>