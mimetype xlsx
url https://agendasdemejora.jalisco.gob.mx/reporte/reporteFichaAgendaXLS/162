--- v0 (2026-07-10)
+++ v1 (2026-09-09)
@@ -139,51 +139,51 @@
   <si>
     <t>Dirección de Gestión y Planeación Estratégica</t>
   </si>
   <si>
     <t>Gloria del Rocio Carrillo Vargas</t>
   </si>
   <si>
     <t>33 3818 1480</t>
   </si>
   <si>
     <t>gloria.carrillo@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Que la Secretaría de la Hacienda Pública revisar la consistencia entre los Propósitos y sus indicadores de tal manera que se cumpla la lógica horizontal. El indicador debe estar completamente relacionado con el Propósito. Se recomienda que las redacciones de los Propósitos sean cortas y estén relacionadas con el problema público que se pretenda resolver. En caso de que se decida mantener el mismo Propósito para diferentes Pp, los indicadores deberían ser los mismos.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>El pasado 23 de junio de 2022, en las instalaciones del Consejo Estatal de Seguridad Pública, se convocó a una reunión de trabajo con las unidades responsables ejecutoras del FASP, con la finalidad de validar la "propuesta de mejora a los indicadores de las MIR del fondo FASP" El planteamiento busca antender la consistencia entre los propositos y sus indicadores, para que se cumpla la lógica horizontal. La propuesta de mejora se elaboró de manera conjunta: SHP - Consejo Estatal de Seguridad</t>
   </si>
   <si>
     <t>SHP y CES</t>
   </si>
   <si>
-    <t>30/10/2022</t>
+    <t>31/10/2022</t>
   </si>
   <si>
     <t>El pasado 23 de junio de 2022, en las instalaciones del Consejo Estatal de Seguridad Pública, se convocó a una reunión de trabajo con las unidades responsables ejecutoras del FASP, con la finalidad de validar la "propuesta de mejora a los indicadores de las MIR del fondo FASP" El planteamiento busca atender la consistencia entre los propósitos y sus indicadores, para que se cumpla la lógica horizontal. La propuesta de mejora se elaboró de manera conjunta: Secretaria de la Hacienda Pública - Consejo Estatal de Seguridad Pública.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -309,51 +309,51 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>162.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44865.0</v>
+        <v>44865.041666666664</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>44982.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>