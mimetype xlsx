--- v0 (2026-06-11)
+++ v1 (2026-10-16)
@@ -150,51 +150,51 @@
   <si>
     <t>Coordinación de Vinculación y Apoyo Institucional</t>
   </si>
   <si>
     <t>Germán García Velázquez</t>
   </si>
   <si>
     <t>333 668 1871</t>
   </si>
   <si>
     <t>german.garcia@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Se recomienda que el programa realice un análisis que permita priorizar aquellos hogares que presenten mayor densidad de personas (5 o más) ya que se identificó que son hogares con mayores necesidades hídricas, permitiendo atender a familias que presentan mayores problemáticas por falta de abastecimiento y almacenamiento de agua.</t>
   </si>
   <si>
     <t>Modificar la normatividad (leyes, normas, reglas de operación)</t>
   </si>
   <si>
     <t>Modificar las Reglas de Operación 2023 para que en los criterios de elegibilidad se considere la densidad de los hogares.</t>
   </si>
   <si>
     <t>CEA</t>
   </si>
   <si>
-    <t>24/03/2023</t>
+    <t>25/03/2023</t>
   </si>
   <si>
     <t>Se realizaron adecuaciones en Reglas de operación para cumplir con lo observador por el evaluador.
 "Criterios de selección adicionales:
 (...)
 Finalmente, si la cantidad de solicitudes sobrepasa los sistemas, además de la viabilidad técnica y administrativa, se priorizará la asignación de los SCALL considerando mayor número de personas por vivienda, las viviendas con jefatura femenina, personas indígenas, personas adultas mayores y/o personas con discapacidad."</t>
   </si>
   <si>
     <t>Complementar la aplicación del programa, con la generación de una red de colonos / líderes de las colonias tratadas por la intervención, que permita comunicar de manera eficiente y directa sobre los cortes de agua que se realizan de manera programada (mantenimiento o reparación de equipos etc.) de manera que, las personas que habitan en las zonas de mayor estrés hídrico puedan prepararse para almacenar agua en sus hogares con antelación.</t>
   </si>
   <si>
     <t>Mejorar la transparencia y/o rendición de cuentas</t>
   </si>
   <si>
     <t xml:space="preserve">Derivado que la generación de redes de colonos excede nuestras facultades, se incluirá en la página oficial de Nidos de Lluvia un vinculo a la comunicación social que realiza el SIAPA en sus diferentes plataformas sobre los cortes  de agua y mantenimiento de la red. </t>
   </si>
   <si>
     <t>Incorporar en la página oficial de Nidos de Lluvia un vinculo a la comunicación social que realiza el SIAPA en sus diferentes plataformas sobre los cortes  de agua y mantenimiento de la red.</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>Por medio de las redes sociales de la cuenta oficial del SIAPA se informa a la población las afectaciones que puede surgir en la provisión del agua. Esto se vincula a la cuenta oficial como comunicación social para una mejor accesibilidad.</t>
   </si>
@@ -406,128 +406,128 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>164.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>44782.0</v>
+        <v>44781.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>44872.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>45015.958333333336</v>
+        <v>45016.0</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>45169.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>164.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>44782.0</v>
+        <v>44781.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>44872.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>44</v>
       </c>
@@ -560,51 +560,51 @@
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>164.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>44782.0</v>
+        <v>44781.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>44872.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
       <c r="Q4" t="s">
         <v>50</v>
       </c>
@@ -637,128 +637,128 @@
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>164.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>44782.0</v>
+        <v>44781.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>44872.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>55</v>
       </c>
       <c r="Q5" t="s">
         <v>56</v>
       </c>
       <c r="R5" t="s">
         <v>55</v>
       </c>
       <c r="S5" t="s">
         <v>57</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>45009.958333333336</v>
+        <v>45010.0</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>45291.0</v>
       </c>
       <c r="V5" t="s">
         <v>58</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>164.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>44782.0</v>
+        <v>44781.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>44872.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>60</v>
       </c>
       <c r="Q6" t="s">
         <v>50</v>
       </c>
@@ -791,51 +791,51 @@
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>164.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>44782.0</v>
+        <v>44781.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>44872.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>64</v>
       </c>
       <c r="Q7" t="s">
         <v>50</v>
       </c>