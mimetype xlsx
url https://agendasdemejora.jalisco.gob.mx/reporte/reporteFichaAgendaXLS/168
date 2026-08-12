--- v0 (2026-06-07)
+++ v1 (2026-08-12)
@@ -407,51 +407,51 @@
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>45597.0</v>
+        <v>45597.041666666664</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>45626.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
@@ -561,51 +561,51 @@
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>46</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>46</v>
       </c>
       <c r="S4" t="s">
         <v>47</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>45597.0</v>
+        <v>45597.041666666664</v>
       </c>
       <c r="U4" t="n" s="1">
         <v>45626.0</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
@@ -638,51 +638,51 @@
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>49</v>
       </c>
       <c r="Q5" t="s">
         <v>50</v>
       </c>
       <c r="R5" t="s">
         <v>49</v>
       </c>
       <c r="S5" t="s">
         <v>51</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>45597.0</v>
+        <v>45597.041666666664</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>45626.0</v>
       </c>
       <c r="V5" t="s">
         <v>40</v>
       </c>
       <c r="W5" t="s">
         <v>41</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
@@ -715,51 +715,51 @@
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>53</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>53</v>
       </c>
       <c r="S6" t="s">
         <v>54</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>45597.0</v>
+        <v>45597.041666666664</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>45626.0</v>
       </c>
       <c r="V6" t="s">
         <v>40</v>
       </c>
       <c r="W6" t="s">
         <v>41</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
@@ -792,51 +792,51 @@
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>56</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>56</v>
       </c>
       <c r="S7" t="s">
         <v>57</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>45597.0</v>
+        <v>45597.041666666664</v>
       </c>
       <c r="U7" t="n" s="1">
         <v>45626.0</v>
       </c>
       <c r="V7" t="s">
         <v>40</v>
       </c>
       <c r="W7" t="s">
         <v>41</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
@@ -869,51 +869,51 @@
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>59</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>59</v>
       </c>
       <c r="S8" t="s">
         <v>60</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>45597.0</v>
+        <v>45597.041666666664</v>
       </c>
       <c r="U8" t="n" s="1">
         <v>45626.0</v>
       </c>
       <c r="V8" t="s">
         <v>40</v>
       </c>
       <c r="W8" t="s">
         <v>41</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
@@ -946,51 +946,51 @@
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>62</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>62</v>
       </c>
       <c r="S9" t="s">
         <v>63</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>45597.0</v>
+        <v>45597.041666666664</v>
       </c>
       <c r="U9" t="n" s="1">
         <v>45626.0</v>
       </c>
       <c r="V9" t="s">
         <v>40</v>
       </c>
       <c r="W9" t="s">
         <v>41</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>