--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -123,57 +123,57 @@
   <si>
     <t>Evaluación Estratégica de Resultados a los Fondos Federales del Ramo 33 Fondo de Aportaciones para la Seguridad Pública [FASP]. Ejercicios 2022, 2023 y primer trimestre de 2024.</t>
   </si>
   <si>
     <t>El FASP ha mostrado una adecuada integración con los documentos de planeación nacional,
 estatal y sectorial, subrayando su alineación con las directrices nacionales y la coordinación
 entre la federación y el estado para la concertación de recursos. Sin embargo, se identificó una
 carencia de mecanismos para la identificación de la población objetivo o área de enfoque del
 fondo, lo que se comparó con otros fondos federales, como el Fondo de Aportaciones Múltiples [FAM-AS], sugiriendo la implementación de mecanismos similares para mejorar esta identificación.</t>
   </si>
   <si>
     <t>Evaluar los resultados de los Fondos de Aportaciones Federales (Ramo 33) fassa, fais, fam-as y fasp, con la finalidad de
 proveer información que retroalimente su diseño, gestión y resultados, para los ejercicios fiscales 2022, 2023 y primer
 trimestre del 2024</t>
   </si>
   <si>
     <t>PAE2024-E04-AM01</t>
   </si>
   <si>
     <t>Consejo Estatal de Seguridad Pública</t>
   </si>
   <si>
     <t>Dirección de Gestión y Planeación Estratégica</t>
   </si>
   <si>
-    <t>Irma Leticia Martínez Espinosa</t>
-[...5 lines deleted...]
-    <t>leticia.espinosa@jalisco.gob.mx</t>
+    <t>Gloria del Rocio Carrillo Vargas</t>
+  </si>
+  <si>
+    <t>33 3818 1480</t>
+  </si>
+  <si>
+    <t>gloria.carrillo@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Se recomienda generar acciones que permitan la sostenibilidad de los resultados positivos en la atención de los ASM derivados de evaluaciones externas al Fondo, por ejemplo, la inclusión del mecanismo empleado en la atención, coordinación y seguimiento de los ASM a los manuales operativos, entre otras.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Inclusión de mecanismos empleados en la atención, coordinación y seguimiento de los ASM a los manuales operativos o la presentación final de la evaluación.</t>
   </si>
   <si>
     <t>Generación de documento con los lineamientos para 
 la atención de los ASM</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>CRITERIOS GENERALES PARA LA ADMINISTRACIÓN Y EJERCICIO DE LOS RECURSOS DEL FONDO DE APORTACIONES PARA LA SEGURIDAD PÚBLICA DE LOS ESTADOS Y DEL DISTRITO FEDERAL (FASP) PARA EL EJERCICIO FISCAL 2024.</t>
   </si>
   <si>
     <t>Publicación del documento en el portal oficial</t>
   </si>
   <si>
     <t>31/03/2025</t>