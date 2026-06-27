--- v0 (2026-05-30)
+++ v1 (2026-06-27)
@@ -117,57 +117,57 @@
   <si>
     <t>El Fondo se utiliza para presentar servicios de educación tecnológica y de educación para adultos. En Jalisco se asignan al CONALEP y el INEEJAD, los cuales se utilizan para: 1) el pago de nómina del personal administrativo y de quienes prestan servicios educativos y ayuda social a personal voluntario del INEEJAD; y 2) para gastos de operación derivados de los servicios.</t>
   </si>
   <si>
     <t>El Fondo de Aportaciones para la Educación Tecnológica y de Adultos (FAETA), se constituye según el artículo 42 de la Ley de Coordinación Fiscal.</t>
   </si>
   <si>
     <t xml:space="preserve">Evaluación Estratégica de Resultados a los Fondos Federales del Ramo 33 Fondo de Aportaciones para la Educación Tecnológica y de Adultos [FAETA]  Ejercicios 2022, 2023 y primer trimestre de 2024. </t>
   </si>
   <si>
     <t>Como parte de la metodología de evaluación, fueron empleadas técnicas de análisis participativo, a través de la realización de un Taller de Análisis de Hallazgos y Recomendaciones, el cual conto con la participación de los diversos actores involucrados con el Fondo en la entidad. Derivado del análisis realizado se diseñó un Horizonte de Evaluación, el cual consideró las necesidades del FAETA en Jalisco, específicamente se consideró, los cambios normativos. Los tipos de evaluación aplicados al Fondo, así como las etapas de la administración pública y el uso potencial de las evaluaciones. En resumen, el Horizonte de Evaluación fue diseñado con un enfoque participativo, dicho horizonte considera las actualizaciones diagnósticas del Fondo en el segundo año de la administración estatal, tras un primer año dedicado a la estructuración financiera y normativa. En los años cuatro y cinco se planteó la evaluación de desempeño, culminando en el sexto año con una evaluación estratégica de resultados.</t>
   </si>
   <si>
     <t xml:space="preserve">Evaluar los resultados de los Fondos de Aportaciones Federales (Ramo 33) FONE, FAETA, FAM-IE Y FAFEF, con la finalidad de proveer información que retroalimente su diseño, gestión y resultados, para los ejercicios fiscales 2022, 2023 y primer trimestre del 2024. </t>
   </si>
   <si>
     <t>PAE2024-E03-AM02</t>
   </si>
   <si>
     <t>Instituto Estatal para la Educación de Jóvenes y Adultos</t>
   </si>
   <si>
     <t>Dirección de Planeación Ineejad</t>
   </si>
   <si>
-    <t>Miguel Ángel López Torres</t>
-[...5 lines deleted...]
-    <t>malopez@inea.gob.mx</t>
+    <t>Itze Nathaly Arellano Montoya</t>
+  </si>
+  <si>
+    <t>33 3597 1609</t>
+  </si>
+  <si>
+    <t>inarellano@inea.gob.mx</t>
   </si>
   <si>
     <t xml:space="preserve">Se recomienda generar acciones que permitan la sostenibilidad de los resultados positivos en la atención de los ASM derivados de evaluaciones externas al Fondo, por ejemplo, la inclusión del mecanismo empleado en la atención, coordinación y seguimiento de los ASM a los manuales operativos, entre otras. </t>
   </si>
   <si>
     <t>Mejorar los procesos o la forma de operación de la intervención</t>
   </si>
   <si>
     <t>Ya se cuenta con linimentos internos o manuales de operación establecidos. Se estuvo trabajando en modificaciones de reglamento interno y se pretende trabajarlo en medida de lo posible sin interferir en las normas de operación establecidas por el INEA</t>
   </si>
   <si>
     <t>Modificación del reglamento interno, donde se incluya un apartado sobre los  ASM.</t>
   </si>
   <si>
     <t>Planeación del INEEJAD</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>Se mando la solicitud para la aprobación de la actualización y/o modificación del reglamento interno.</t>
   </si>
   <si>
     <t>Se considera pertinente la realización de un ejercicio de retroalimentación posterior a la entrega de las evaluaciones entre las instancias responsables y la entidad evaluadora, con el objetivo de orientar y acompañar el proceso de atención de los ASM.</t>
   </si>