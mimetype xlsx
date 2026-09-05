--- v1 (2026-06-27)
+++ v2 (2026-09-05)
@@ -608,51 +608,51 @@
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>50</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>50</v>
       </c>
       <c r="S5" t="s">
         <v>51</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>45748.0</v>
+        <v>45748.041666666664</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>45777.0</v>
       </c>
       <c r="V5" t="s">
         <v>52</v>
       </c>
       <c r="W5" t="s">
         <v>53</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>