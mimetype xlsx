--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -367,51 +367,51 @@
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>45733.0</v>
+        <v>45733.041666666664</v>
       </c>
       <c r="U2" t="n" s="1">
         <v>45824.0</v>
       </c>
       <c r="V2" t="s">
         <v>33</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
@@ -444,51 +444,51 @@
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>45733.0</v>
+        <v>45733.041666666664</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>45824.0</v>
       </c>
       <c r="V3" t="s">
         <v>33</v>
       </c>
       <c r="W3" t="s">
         <v>40</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">