--- v0 (2026-04-30)
+++ v1 (2026-09-16)
@@ -117,57 +117,57 @@
   <si>
     <t>Fondo del Ramo 33 Coordinado por la Secretaría de Salud federal, y es mecanismo para canalizar recursos presupuestales para prestación de servicios de salud, para Jalisco se entregan a dos organismos públicos descentralizados: Servicios de Salud Jalisco y Hospital Civil de Guadalajara. El uso principal es para el pago de nóminas de plazas.</t>
   </si>
   <si>
     <t>Analizar el desempeño de las aportaciones federales transferidas al estado a través del Fondo de Aportaciones para los Servicios de Salud (FASSA o Fondo) con la finalidad de proveer evidencia que retroalimente su diseño, gestión y resultados.</t>
   </si>
   <si>
     <t xml:space="preserve">Evaluación Estratégica de Resultados a los Fondos Federales del Ramo 33 Fondo de Aportaciones para los Servicios de Salud [FASSA].  Ejercicios 2022, 2023 y primer trimestre de 2024. </t>
   </si>
   <si>
     <t xml:space="preserve">Durante el proceso de evaluación, se llevó a cabo un Taller de Análisis Participativo de Hallazgos y Recomendaciones, el cual incluyó la participación de personas gestoras, directivas y operadoras del FASSA, así como de representantes de dependencias asociadas, evaluadores y facilitadores. A través de este taller, se identificaron áreas de mejora que pueden contribuir a la implementación del fondo. Un aspecto clave identificado fue la tendencia inercial en la actualización de diagnósticos y programas presupuestarios estatales. Para superar esta barrera, los equipos de trabajo coincidieron en que es necesario disponer de mayor tiempo para realizar la evaluación. Asimismo, se sugirieron ajustes en la temporalidad de las evaluaciones de desempeño, permitiendo que los resultados se utilicen de manera más estratégica en la toma de decisiones. Uno de los hallazgos más destacados fue la necesidad de adoptar un Horizonte de Evaluación para el FASSA, que formalice una visión sexenal en materia evaluativa y proporcione un marco claro y estructurado para la ejecución de futuras evaluaciones. También se destacó la importancia de emitir Reglas Específicas del FASSA para el estado de Jalisco, lo que permitiría un mejor análisis normativo y una ejecución más eficiente de los recursos. </t>
   </si>
   <si>
     <t>Evaluar los resultados de los Fondos de Aportaciones Federales (Ramo 33) FASSA, FAIS, FAM-AS Y FASP, con la finalidad de proveer información que retroalimente su diseño, gestión y resultados, para los ejercicios fiscales 2022, 2023 y primer trimestre del 2024.</t>
   </si>
   <si>
     <t>PAE2024-E08-AM01</t>
   </si>
   <si>
     <t>Secretaría de Salud</t>
   </si>
   <si>
     <t>Dirección de Estrategia y Coordinación Sectorial</t>
   </si>
   <si>
-    <t>Mtro. Juan Manuel Palacios Gutiérrez</t>
-[...5 lines deleted...]
-    <t>juan.palacios@jalisco.gob.mx</t>
+    <t>Gabriela del Carmen Lopez Armas</t>
+  </si>
+  <si>
+    <t>33-3030-5000</t>
+  </si>
+  <si>
+    <t>gabriela.armas@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Se recomienda generar acciones que permitan la sostenibilidad de los resultados positivos en la atención de los ASM derivados de evaluaciones externas al Fondo, por ejemplo, la inclusión del mecanismo empleado en la atención, coordinación y seguimiento de los ASM a los manuales operativos, entre otras.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Generar acciones que permitan la sostenibilidad de los resultados positivos en la atención de los ASM derivados de evaluaciones externas al Fondo, por ejemplo, la inclusión del mecanismo empleado en la atención, coordinación y seguimiento de los ASM a los manuales operativos, entre otras.</t>
   </si>
   <si>
     <t>Elaborar el Procedimiento de Coordinación y Seguimiento de las Agendas de Mejora del Fondo de Aportaciones para los Servicios de Salud (FASSA) en el Estado de Jalisco</t>
   </si>
   <si>
     <t>Secretaría de Salud Jalisco</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>El Procedimiento de Coordinación y Seguimiento de las Agendas de Mejora se encuentra en proceso de construcción</t>
   </si>
   <si>
     <t>Difundir, entre las instituciones y áreas involucradas, el Procedimiento de Coordinación y Seguimiento de las Agendas de Mejora del Fondo de Aportaciones para los Servicios de Salud (FASSA) en el Estado de Jalisco.</t>
   </si>