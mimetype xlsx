--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="70">
   <si>
     <t>programa</t>
   </si>
   <si>
     <t>descripcionPrograma</t>
   </si>
   <si>
     <t>objetivoGeneralPrograma</t>
   </si>
   <si>
     <t>evaluacion</t>
   </si>
   <si>
     <t>sintesisEvaluacion</t>
   </si>
   <si>
     <t>objetivoGeneralEvaluacion</t>
   </si>
   <si>
     <t>idAgenda</t>
   </si>
   <si>
     <t>agenda</t>
   </si>
   <si>
@@ -1056,196 +1056,42 @@
       <c r="R10" t="s">
         <v>64</v>
       </c>
       <c r="S10" t="s">
         <v>68</v>
       </c>
       <c r="T10" t="n" s="1">
         <v>45588.0</v>
       </c>
       <c r="U10" t="n" s="1">
         <v>45899.0</v>
       </c>
       <c r="V10" t="s">
         <v>58</v>
       </c>
       <c r="W10" t="s">
         <v>62</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="11">
-[...152 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>