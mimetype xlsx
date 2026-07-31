--- v1 (2026-06-14)
+++ v2 (2026-07-31)
@@ -656,51 +656,51 @@
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>39</v>
       </c>
       <c r="S5" t="s">
         <v>49</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>45588.0</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>45737.0</v>
+        <v>45737.041666666664</v>
       </c>
       <c r="V5" t="s">
         <v>41</v>
       </c>
       <c r="W5" t="s">
         <v>50</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">