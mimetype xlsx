--- v0 (2026-08-12)
+++ v1 (2026-10-15)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="64">
   <si>
     <t>programa</t>
   </si>
   <si>
     <t>descripcionPrograma</t>
   </si>
   <si>
     <t>objetivoGeneralPrograma</t>
   </si>
   <si>
     <t>evaluacion</t>
   </si>
   <si>
     <t>sintesisEvaluacion</t>
   </si>
   <si>
     <t>objetivoGeneralEvaluacion</t>
   </si>
   <si>
     <t>idAgenda</t>
   </si>
   <si>
     <t>agenda</t>
   </si>
   <si>
@@ -165,72 +165,90 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Actualizar y complementar los diagnósticos institucionales existentes por parte del INEEJAD y el CONALEP, mediante la elaboración de un diagnóstico específico de necesidades de recursos humanos y recursos materiales, diferenciado por dependencia y alineado al FAETA, que cuantifique brechas operativas y funcione como insumo directo para la planeación y asignación del fondo. Este diagnóstico deberá identificar de manera sistemática déficits de personal, perfiles requeridos, equipamiento, infraestructura y materiales indispensables para la operación educativa, establecer criterios homogéneos de cuantificación de brechas y definir mecanismos de actualización periódica que aseguren su uso en la programación presupuestaria y la toma de decisiones.</t>
   </si>
   <si>
     <t>Realizar mesa de trabajo en la agenda de la reunión del Consejo Técnico (Directores de Planteles) del CONALEP Jalisco para integrar un documento específico que identifique las necesidades de RRHH y Materiales.</t>
   </si>
   <si>
     <t>Coordinación de Planeación y Evaluación</t>
   </si>
   <si>
     <t>Gestionar y formalizar, por parte del CONALEP Jalisco en coordinación con el CONALEP Nacional, un instrumento rector para la educación tecnológica que alinee la gobernanza del FAETA en el componente CONALEP y estandarice criterios, procesos y responsabilidades institucionales. Este instrumento deberá definir reglas claras de planeación, asignación y seguimiento de recursos, delimitar funciones entre instancias estatales y nacionales, establecer procedimientos homogéneos de operación y rendición de cuentas, y formalizar mecanismos de coordinación que aseguren coherencia operativa y consistencia en la aplicación del fondo.</t>
   </si>
   <si>
     <t>Modificar la normatividad (leyes, normas, reglas de operación)</t>
   </si>
   <si>
     <t>Publicar en los mecanismos oficiales de comunicación, el manual general de operación FAETA.</t>
   </si>
   <si>
     <t>Coordinación de Administración de Recursos.</t>
   </si>
   <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>Se tiene publicado en las páginas oficiales de CONALEP.</t>
+  </si>
+  <si>
+    <t>Se tiene publicado en la página oficial de CONALEP.</t>
+  </si>
+  <si>
     <t>Integrar y publicar la información pública del FAETA en educación de adultos y educación tecnológica en un producto institucional único por parte del INEEJAD y el CONALEP, orientado a la rendición de cuentas y que articule de manera clara recursos, actividades y resultados. Este producto, en formato de informe consolidado o micrositio institucional, deberá presentar información diferenciada por dependencia y, a su vez, una visión general del FAETA, sistematizando montos asignados y ejercidos, metas, cobertura y resultados alcanzados, con criterios homogéneos de reporte que permitan comparabilidad, trazabilidad y acceso público a la información del fondo.</t>
   </si>
   <si>
     <t>Mejorar la transparencia y/o rendición de cuentas</t>
   </si>
   <si>
     <t>Publicar en los mecanismos oficiales, los informes de rendición de cuentas de cada unidad administrativa para garantizar la transparencia de la aplicación de los recursos del fondo.</t>
   </si>
   <si>
     <t>Incorporar una línea institucional de documentación de la calidad del servicio como parte del sistema de resultados del FAETA por parte del INEEJAD y el CONALEP, aplicable a los componentes de educación de adultos y educación tecnológica. Esta línea deberá materializarse en productos formales y periódicos que documenten estándares de atención, desempeño operativo y resultados educativos, mediante criterios homogéneos de medición y metodologías definidas que permitan fortalecer el seguimiento, la mejora continua y la rendición de cuentas en ambos componentes del fondo.</t>
   </si>
   <si>
     <t>Aplicar encuestas de satisfacción a los estudiantes, padres de familia, administrativos y docentes de CONALEP Jalisco para conocer el grado en que se cumplen sus necesidades.</t>
   </si>
   <si>
     <t>Coordinación de Planeación y Evaluación.</t>
   </si>
   <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>Aplicación de encuestas de satisfacción de los usuarios, en el periodo del 01 al 19 de junio del año en curso. se tienen resultados por plantel y un informe integrado. Además existe una metodología para cada una de las encuestas aplicadas a estudiantes y padres de familia.</t>
+  </si>
+  <si>
     <t>Asegurar la medición y el reporte oportuno de los indicadores estratégicos y operativos del FAETA actualmente registrados como no disponibles por parte del INEEJAD y el CONALEP, fortaleciendo la gobernanza del sistema de indicadores. Para ello, deberán identificar las causas de ausencia de información, definir responsables de generación y validación de datos, establecer fuentes y metodologías de medición formalizadas, y calendarizar su reporte periódico, de modo que se equilibre la evidencia de gestión con resultados a nivel de Fin y Propósito y se consolide un sistema de seguimiento más completo y consistente.</t>
   </si>
   <si>
     <t>Dar seguimiento oportuno a los avances programáticos de los indicadores que se reportan en la MIR, apoyando el análisis de la información con bases de datos de los indicadores de impacto.</t>
+  </si>
+  <si>
+    <t>Se da puntual seguimiento mensual en informes de Junta Directiva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
@@ -549,134 +567,134 @@
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>46</v>
       </c>
       <c r="Q4" t="s">
         <v>47</v>
       </c>
       <c r="R4" t="s">
         <v>46</v>
       </c>
       <c r="S4" t="s">
         <v>48</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>46203.0</v>
       </c>
       <c r="U4" t="n" s="1">
         <v>46295.0</v>
       </c>
       <c r="V4" t="s">
         <v>49</v>
       </c>
       <c r="W4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>50</v>
+      </c>
+      <c r="X4" t="n">
+        <v>100.0</v>
       </c>
       <c r="Y4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>182.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>45971.0</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>46065.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>47</v>
+      </c>
+      <c r="R5" t="s">
+        <v>46</v>
+      </c>
+      <c r="S5" t="s">
+        <v>48</v>
+      </c>
+      <c r="T5" t="n" s="1">
+        <v>46203.0</v>
+      </c>
+      <c r="U5" t="n" s="1">
+        <v>46295.0</v>
+      </c>
+      <c r="V5" t="s">
+        <v>49</v>
+      </c>
+      <c r="W5" t="s">
         <v>50</v>
       </c>
-      <c r="Q5" t="s">
-[...5 lines deleted...]
-      <c r="S5" t="s">
+      <c r="X5" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Y5" t="s">
         <v>52</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>182.0</v>
       </c>
       <c r="H6" t="s">
@@ -685,66 +703,66 @@
       <c r="I6" t="n" s="1">
         <v>45971.0</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>46065.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>53</v>
       </c>
       <c r="Q6" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="R6" t="s">
         <v>53</v>
       </c>
       <c r="S6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>46083.0</v>
+        <v>46280.0</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>46264.0</v>
+        <v>46356.0</v>
       </c>
       <c r="V6" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="W6" t="s">
         <v>41</v>
       </c>
       <c r="X6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
@@ -762,69 +780,146 @@
       <c r="I7" t="n" s="1">
         <v>45971.0</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>46065.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>56</v>
       </c>
       <c r="Q7" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>56</v>
       </c>
       <c r="S7" t="s">
         <v>57</v>
       </c>
       <c r="T7" t="n" s="1">
+        <v>46083.0</v>
+      </c>
+      <c r="U7" t="n" s="1">
+        <v>46264.0</v>
+      </c>
+      <c r="V7" t="s">
+        <v>58</v>
+      </c>
+      <c r="W7" t="s">
+        <v>59</v>
+      </c>
+      <c r="X7" t="n">
+        <v>100.0</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" t="n">
+        <v>182.0</v>
+      </c>
+      <c r="H8" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" t="n" s="1">
+        <v>45971.0</v>
+      </c>
+      <c r="J8" t="n" s="1">
+        <v>46065.0</v>
+      </c>
+      <c r="K8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L8" t="s">
+        <v>33</v>
+      </c>
+      <c r="M8" t="s">
+        <v>34</v>
+      </c>
+      <c r="N8" t="s">
+        <v>35</v>
+      </c>
+      <c r="O8" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>54</v>
+      </c>
+      <c r="R8" t="s">
+        <v>61</v>
+      </c>
+      <c r="S8" t="s">
+        <v>62</v>
+      </c>
+      <c r="T8" t="n" s="1">
         <v>46174.0</v>
       </c>
-      <c r="U7" t="n" s="1">
+      <c r="U8" t="n" s="1">
         <v>46386.0</v>
       </c>
-      <c r="V7" t="s">
-[...9 lines deleted...]
-        <v>42</v>
+      <c r="V8" t="s">
+        <v>58</v>
+      </c>
+      <c r="W8" t="s">
+        <v>50</v>
+      </c>
+      <c r="X8" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>