--- v0 (2026-08-04)
+++ v1 (2026-09-19)
@@ -13,51 +13,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Report" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="74">
   <si>
     <t>programa</t>
   </si>
   <si>
     <t>descripcionPrograma</t>
   </si>
   <si>
     <t>objetivoGeneralPrograma</t>
   </si>
   <si>
     <t>evaluacion</t>
   </si>
   <si>
     <t>sintesisEvaluacion</t>
   </si>
   <si>
     <t>objetivoGeneralEvaluacion</t>
   </si>
   <si>
     <t>idAgenda</t>
   </si>
   <si>
     <t>agenda</t>
   </si>
   <si>
@@ -157,108 +157,133 @@
     <t>Diagnostico mensual de desempeño de exámenes, supervisión y apoyo para las coordinaciones. Este permitirá monitorear el cumplimiento y avance sistemático de las actividades relacionadas con el FAETA .</t>
   </si>
   <si>
     <t>UCIAC</t>
   </si>
   <si>
     <t>Sin Avance</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Actualizar y complementar los diagnósticos institucionales existentes por parte del INEEJAD y el CONALEP, mediante la elaboración de un diagnóstico específico de necesidades de recursos humanos y recursos materiales, diferenciado por dependencia y alineado al FAETA, que cuantifique brechas operativas y funcione como insumo directo para la planeación y asignación del fondo. Este diagnóstico deberá identificar de manera sistemática déficits de personal, perfiles requeridos, equipamiento, infraestructura y materiales indispensables para la operación educativa, establecer criterios homogéneos de cuantificación de brechas y definir mecanismos de actualización periódica que aseguren su uso en la programación presupuestaria y la toma de decisiones.</t>
   </si>
   <si>
     <t>Corregir actividades o procesos del programa</t>
   </si>
   <si>
     <t>Revisión de operaciones en las distintas coordinaciones por medio de visitas semanales para conocer la manera en que están trabajando para llegar a la meta anual asignada, así como programación de actividades extras.</t>
   </si>
   <si>
     <t>Revisión de operaciones en las distintas coordinaciones por medio de visitas semanales para conocer la manera en que están trabajando para llegar a la meta anual asignada, así como programación de actividades extras. Esto permitirá conocer las necesidades de cada coordinación relacionadas al FAETA</t>
   </si>
   <si>
     <t>Estructuras Regionales</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>Se tuvo una junta con las Coordinaciones, vía Zoom, se habló y coordinó un plan de trabajo, para continuar con el logro de metas.</t>
   </si>
   <si>
     <t>Diseñar y formalizar un mapa de procesos del FAETA para la educación de adultos por parte del INEEJAD, que describa de manera integral los procesos clave de gestión del fondo y asigne responsables por proceso, incluyendo las interfaces de coordinación internas y externas. Este instrumento deberá identificar etapas sustantivas como planeación, programación, ejercicio, seguimiento y evaluación de recursos, delimitar funciones y responsabilidades específicas, establecer puntos de control y mecanismos de articulación interinstitucional, y servir como herramienta para fortalecer la gobernanza, el control interno y la rendición de cuentas en la operación del fondo.</t>
   </si>
   <si>
     <t>Modificar la coordinación o la interacción con otros programas</t>
   </si>
   <si>
     <t>Trabajar en conjunto con las areas implicadas en el FAETA, para realizar el mapa de procesos, se publicara en la pág. oficial del INEEJAD.
 IFORMATICA / DIRECCION DE PLANEACION.</t>
   </si>
   <si>
     <t>Estructuras Regionales / se anexara informe de avances</t>
   </si>
   <si>
     <t>Integrar y publicar la información pública del FAETA en educación de adultos y educación tecnológica en un producto institucional único por parte del INEEJAD y el CONALEP, orientado a la rendición de cuentas y que articule de manera clara recursos, actividades y resultados. Este producto, en formato de informe consolidado o micrositio institucional, deberá presentar información diferenciada por dependencia y, a su vez, una visión general del FAETA, sistematizando montos asignados y ejercidos, metas, cobertura y resultados alcanzados, con criterios homogéneos de reporte que permitan comparabilidad, trazabilidad y acceso público a la información del fondo.</t>
   </si>
   <si>
     <t>Mejorar los procesos o la forma de operación de la intervención</t>
   </si>
   <si>
     <t>Se puede compartir el reporte de IAT/MIR donde viene actualizada la información sobre el rezago y las metas.</t>
   </si>
   <si>
     <t>Se puede  realizar el reporte  de IAT/MIR</t>
   </si>
   <si>
     <t>ESTADISTICAS / adjuntando un reporte</t>
   </si>
   <si>
+    <t>Se adjuntará el reporte de la MIR</t>
+  </si>
+  <si>
     <t>Incorporar una línea institucional de documentación de la calidad del servicio como parte del sistema de resultados del FAETA por parte del INEEJAD y el CONALEP, aplicable a los componentes de educación de adultos y educación tecnológica. Esta línea deberá materializarse en productos formales y periódicos que documenten estándares de atención, desempeño operativo y resultados educativos, mediante criterios homogéneos de medición y metodologías definidas que permitan fortalecer el seguimiento, la mejora continua y la rendición de cuentas en ambos componentes del fondo.</t>
   </si>
   <si>
     <t>Mejorar la transparencia y/o rendición de cuentas</t>
   </si>
   <si>
     <t>Para reportar nuestro avance trimestral en conjunto, con los resultados de ESTRUCTURAS REGIONALES , relacionados al FAETA .</t>
   </si>
   <si>
     <t>ESTADISTICAS/ ESTRUCTURAS REGIONALES</t>
   </si>
   <si>
+    <t>Tenemos ya contemplado un porcentaje de avances en las metas con las Coordinaciones.</t>
+  </si>
+  <si>
     <t>Establecer metas trimestrales para controlar el avance de los indicadores que no cumplieron totalmente con las metas anuales establecidas, especialmente las referentes a la conclusión del nivel inicial y la atención con módulo vinculado por parte del INEEJAD. Lo anterior debe acompañarse de un tablero de seguimiento que se revise periódicamente a nivel directivo para la toma de decisiones de ajuste operativo. De manera complementaria, deberá activar un mecanismo de cierre mensual de rezagos en certificación de primaria y secundaria, mediante procedimientos de validación, registro y emisión oportuna de certificados, a fin de asegurar que los logros educativos se traduzcan en acreditaciones formales y fortalecer la coherencia y consistencia interna de los resultados del programa en el marco del FAETA.</t>
   </si>
   <si>
     <t>Reuniones mensuales de seguimiento de las metas , relacionadas al FAETA .</t>
   </si>
   <si>
     <t>Estructuras Regionales, reportando los avances obtenidos</t>
   </si>
   <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>Durante el mes de agosto de 2026 se llevo a cabo la Reunión mensual de seguimiento  y evaluación de metas  del fondo FAETA, con la participación de las areas de PLANEACION, ACREDITACION  y COORDINACIONES DE ZONA . En dicha Reunión se analizaron los avances de los indicadores de incorporación , atención, y acreditación del trimestre se identificaron areas de oportunidad, se cuenta con minuta de reportes, lista de asistencia y evidencia fotográfica</t>
+  </si>
+  <si>
     <t xml:space="preserve">Asegurar la medición y el reporte oportuno de los indicadores estratégicos y operativos del FAETA actualmente registrados como no disponibles por parte del INEEJAD y el CONALEP, fortaleciendo la gobernanza del sistema de indicadores. Para ello, deberán identificar las causas de ausencia de información, definir responsables de generación y validación de datos, establecer fuentes y metodologías de medición formalizadas, y calendarizar su reporte periódico, de modo que se equilibre la evidencia de gestión con resultados a nivel de Fin y Propósito y se consolide un sistema de seguimiento más completo y consistente. </t>
   </si>
   <si>
     <t>Compartir de manera trimestral nuestro reporte, y compartiendo evidencia fotográfica, llenando información de avanzado y rezago.</t>
   </si>
   <si>
     <t>ESTADISTICAS</t>
+  </si>
+  <si>
+    <t>   
+Rezago educativo en el estado de Jalisco         Alfa 17,500    Primaria 524,673    Secundaria 1,149,282    Total 1,846,455
+Certificados entregados al corte                              Primaria 51         Secundaria 205          Total 256
+Educandos en atención                         Alfa 65        Primaria 124        Secundaria 357           Total 546
+Exámenes aplicados                            Alfa 4         Primaria 210        Secundaria 1244         Total 1458</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
@@ -500,125 +525,125 @@
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>44</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>46205.0</v>
       </c>
       <c r="U3" t="n" s="1">
         <v>46267.0</v>
       </c>
       <c r="V3" t="s">
         <v>47</v>
       </c>
       <c r="W3" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>48</v>
+      </c>
+      <c r="X3" t="n">
+        <v>50.0</v>
       </c>
       <c r="Y3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>193.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
         <v>45971.0</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>46065.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Q4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="R4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="S4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="T4" t="n" s="1">
         <v>46204.0</v>
       </c>
       <c r="U4" t="n" s="1">
         <v>46357.0</v>
       </c>
       <c r="V4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W4" t="s">
         <v>41</v>
       </c>
       <c r="X4" t="s">
         <v>41</v>
       </c>
       <c r="Y4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
@@ -633,303 +658,380 @@
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
         <v>45971.0</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>46065.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="R5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="S5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="T5" t="n" s="1">
         <v>46204.0</v>
       </c>
       <c r="U5" t="n" s="1">
         <v>46266.0</v>
       </c>
       <c r="V5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="W5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>48</v>
+      </c>
+      <c r="X5" t="n">
+        <v>50.0</v>
       </c>
       <c r="Y5" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>193.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
         <v>45971.0</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>46065.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="Q6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="R6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="S6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="T6" t="n" s="1">
         <v>46204.0</v>
       </c>
       <c r="U6" t="n" s="1">
         <v>46266.0</v>
       </c>
       <c r="V6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="W6" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>48</v>
+      </c>
+      <c r="X6" t="n">
+        <v>50.0</v>
       </c>
       <c r="Y6" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>193.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
         <v>45971.0</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>46065.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="Q7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="R7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="S7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="T7" t="n" s="1">
         <v>46204.0</v>
       </c>
       <c r="U7" t="n" s="1">
         <v>46235.0</v>
       </c>
       <c r="V7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="W7" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>68</v>
+      </c>
+      <c r="X7" t="n">
+        <v>50.0</v>
       </c>
       <c r="Y7" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>193.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
         <v>45971.0</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>46065.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="R8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="S8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T8" t="n" s="1">
         <v>46204.0</v>
       </c>
       <c r="U8" t="n" s="1">
+        <v>46235.0</v>
+      </c>
+      <c r="V8" t="s">
+        <v>67</v>
+      </c>
+      <c r="W8" t="s">
+        <v>68</v>
+      </c>
+      <c r="X8" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" t="n">
+        <v>193.0</v>
+      </c>
+      <c r="H9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" t="n" s="1">
+        <v>45971.0</v>
+      </c>
+      <c r="J9" t="n" s="1">
+        <v>46065.0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L9" t="s">
+        <v>33</v>
+      </c>
+      <c r="M9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N9" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" t="s">
+        <v>36</v>
+      </c>
+      <c r="P9" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>55</v>
+      </c>
+      <c r="R9" t="s">
+        <v>70</v>
+      </c>
+      <c r="S9" t="s">
+        <v>71</v>
+      </c>
+      <c r="T9" t="n" s="1">
+        <v>46204.0</v>
+      </c>
+      <c r="U9" t="n" s="1">
         <v>46266.0</v>
       </c>
-      <c r="V8" t="s">
-[...9 lines deleted...]
-        <v>42</v>
+      <c r="V9" t="s">
+        <v>72</v>
+      </c>
+      <c r="W9" t="s">
+        <v>48</v>
+      </c>
+      <c r="X9" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </coreProperties>
 </file>