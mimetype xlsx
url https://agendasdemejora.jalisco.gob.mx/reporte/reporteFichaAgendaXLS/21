--- v0 (2026-04-30)
+++ v1 (2026-10-15)
@@ -121,138 +121,138 @@
     <t>Es un portal de consulta ciudadana que contiene información relevante de los programas que ejecuta el gobierno a través de sus diferentes dependencias y entidades, que inciden positivamente en el bienestar de los ciudadanos.</t>
   </si>
   <si>
     <t>Evaluación Específica del Sistema de Monitoreo de Acciones y Programas Públicos, para el Ejercicio Fiscal 2015</t>
   </si>
   <si>
     <t>La dimensión de Diseño y Operación son las dos mejore evaluadas seguido de Orientación  a resultados y Transparencia y rendiciones de cuentas aunque la diferencia es muy pequeña entre todas ellas.
 En Diseño sabemos que lo más débil en los programas es la elaboración de diagnósticos para atender problemas públicos. Estos en su mayoría son muy generales. Sabemos que en muchos casos el diagnóstico realizado no se hace específicamente para cuantificar y medir el problema preciso que se intenta resolver sino que sirve como contexto  general  que motiva la intervención  del  estado.  En  este  sentido  el diagnóstico cumple parcialmente con los objetivos de un diagnóstico desde la perspectiva de políticas públicas pues dicha falla explica en parte la ineficacia programática. Cosa que no es trivial.
 También sabemos que en muchos casos los programas resuelven este elemento con los diagnósticos que hacen a nivel federal pero no se realiza una verificación más puntual para conocer el problema a nivel estatal, mucho menos a nivel municipal.
 En la dimensión de Orientación a Resultados observamos debilidades en la identificación de la población objetivo. Aún cuando la mayoría señala tener identificada esta población, existen  mejoras  sustanciales  por  hacer  sobre la información y la utilidad que tiene la definición clara y explícita de este componente programático. De no tenerlo se corre el riesgo de duplicidad y se pierde en términos de eficiencia y eficacia.
 Observamos también amplios márgenes de mejora en la aplicación de evaluaciones. Este tipo de prácticas ha ido tomando fuerza pero aún no logra consolidarse. Existe confusión entre auditorías y evaluaciones, y cuando se realizan estudios a los programas, se confunde cualquier tipo de estudio por evaluación. Son pocas las evaluaciones en programas que si fueron hechas bajo metodologías reconocidas de políticas públicas (evaluaciones de desempeño, resultados,  impactos,  etc.)  En   ocasiones   los operadores identifican como evaluación cualquier encuesta aplicada a beneficiarios de programas. Evidentemente hace falta mayor conocimiento sobre lo que es y lo que implica una evaluación. Aún cuando hace falta lo anterior, las evaluaciones no han sido utilizadas en muchos casos para mejorar los programas  y éstos no suelen ser públicos como tampoco se publican los resultados o las agendas de mejoras. Las evaluaciones tampoco están sujetas a un programa, según lo comentado, lo que dificulta que esta práctica se institucionalice.</t>
   </si>
   <si>
     <t>Determinar la consistencia y el uso de instrumentos estratégicos de los programas públicos de las Dependencias y Entidades del Gobierno de Jalisco.</t>
   </si>
   <si>
     <t>PAE2015-E010-AM06</t>
   </si>
   <si>
     <t>Secretaría de Infraestructura y Obra Pública</t>
   </si>
   <si>
     <t>Dirección General de Gestión y Fomento a la Infraestructura SIOP</t>
   </si>
   <si>
-    <t>Lic. Areli de la Torre Talamantes</t>
+    <t>Fidel Gustavo Cruz Ruíz</t>
   </si>
   <si>
     <t>33 3819 2303</t>
   </si>
   <si>
-    <t>areli.talamantes@jalisco.gob.mx</t>
+    <t>fidel.cruz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Se recomienda mejorar el empate discursivo de sus objetivos con los ubicados en el eje estratégico correspondiente del PED y en los programas sectoriales.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Realizar una mejor alineación al PED referente a los objetivos de los programas.</t>
   </si>
   <si>
     <t>Revisión y modificación de las alineaciones de las Matrices por el área de evaluación.</t>
   </si>
   <si>
     <t>Dirección de Infrormación y Seguimiento</t>
   </si>
   <si>
-    <t>14/06/2017</t>
+    <t>13/06/2017</t>
   </si>
   <si>
     <t>Se mando a la SEPAF la información referente a la alineación de las Matrices de la Secretaría y estamos en espera de la retroalimentación respectiva.</t>
   </si>
   <si>
     <t>Una vez entregada propuesta de cambio, o en su defecto una aceptación sobre la alineación de los programas al PED, en marzo pasado se actualiza y publica en la página de SEPAF el seguimiento de los programas presupuestarios de la Secretaría de Infraestructura y Obra Pública, que incluyen la alineación correspondiente al Plan referido.</t>
   </si>
   <si>
     <t>Validación y/o retroalimentación del área responsable de la Matriz</t>
   </si>
   <si>
     <t>Direcciones Generales de la SIOP</t>
   </si>
   <si>
     <t>10/01/2017</t>
   </si>
   <si>
     <t>Una vez que SEPAF entregue las observaciones pertinentes se harán llegar con las áreas responsables de las Matrices para la retroalimentación.</t>
   </si>
   <si>
     <t>Las observaciones de SEPAF  fueron recibidas y a su vez se realizaron las correcciones a las matrices , se sigue a la espera de la validación final mediante la publicación de las mismas</t>
   </si>
   <si>
     <t>Se reciben nuevas observaciones en base al anteproyecto de presupuesto 2017 las cuales se atendieron de manera inmediata por parte de los enlaces que conforman esta Secretaría se sigue a la espera de la publicación de las mismas</t>
   </si>
   <si>
     <t>Validación final de las matrices por parte de SEPAF, entrega de CD de manera oficial, a la espera de la publicación de las mismas</t>
   </si>
   <si>
     <t>Las matrices pertenecientes a la SIOP han sido publicadas por parte del Gobierno del Estado de Jalisco</t>
   </si>
   <si>
     <t>Se recomienda trabajar en mejorar el entendimiento de las MIR por parte de los operadores de los programas.</t>
   </si>
   <si>
     <t>Capacitar a los enlaces de las Matrices para un mejor entendimiento e interpretación de las mismas.</t>
   </si>
   <si>
     <t>Promover un curso/taller para los enlaces de los programas públicos  las MIRS</t>
   </si>
   <si>
     <t>Dirección de Informació y Seguimiento.</t>
   </si>
   <si>
-    <t>20/07/2016</t>
+    <t>19/07/2016</t>
   </si>
   <si>
     <t>Se asistió a un curso impartido por la SEPAF en donde se nos capacitó para la realización de las Matrices y se nos otorgó un manual.</t>
   </si>
   <si>
     <t>Se recomienda hacer un esfuerzo para capacitar a sus funcionarios sobre la distinción entre población beneficiaria y población objetivo. (Bajo qué supuestos es la misma y bajo qué otro no lo es).</t>
   </si>
   <si>
     <t>Informar a los enlaces de los programas para un mejor entendimiento e interpretación del tipo de población.</t>
   </si>
   <si>
     <t>Realizar un escrito informativo, con el fin de dar a conocer esta diferencia y los supuestos.</t>
   </si>
   <si>
     <t>Dirección de Información y Seguimiento</t>
   </si>
   <si>
-    <t>17/08/2016</t>
+    <t>16/08/2016</t>
   </si>
   <si>
     <t>Se emitió una nota informativa para informar a los enlaces de dichas diferencias, se encuentra en proceso de firma y entrega.</t>
   </si>
   <si>
     <t>Se recibió el acuse de la nota informativa  la cual se utilizo para que los enlaces se concretizaran de dichas diferencias</t>
   </si>
   <si>
     <t>Recomendamos mantener constante la tarea de sensibilización a los operadores de los programas en la importancia de la evaluación continua y sistemática.</t>
   </si>
   <si>
     <t>Informar a los enlaces de los programas la importancia de la evaluación continua y  sugerir aplicar una evaluación interna de manera cuatrimestral.</t>
   </si>
   <si>
     <t>Generar con el apoyo del mismo evaluador un formato de evaluación interna para su posterior aplicación y se generen recomendaciones.</t>
   </si>
   <si>
     <t>16/01/2017</t>
   </si>
   <si>
     <t>No se ha contactado al evaluador del sistema.</t>
   </si>
   <si>
     <t>El evaluador ha remitido documento de la misma evaluación el cual se encuentra en el proceso de estudio para la generación de una autoevaluacion que permita la mejora constante</t>
   </si>
@@ -429,1396 +429,1396 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>21.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42569.0</v>
+        <v>42568.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42573.0</v>
+        <v>42572.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>21.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>40</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42569.0</v>
+        <v>42568.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42573.0</v>
+        <v>42572.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>21.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>37</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>39</v>
       </c>
       <c r="S4" t="s">
         <v>45</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42576.0</v>
+        <v>42575.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>42580.0</v>
+        <v>42579.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>46</v>
       </c>
       <c r="W4" t="s">
         <v>47</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>21.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>37</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
       <c r="R5" t="s">
         <v>39</v>
       </c>
       <c r="S5" t="s">
         <v>45</v>
       </c>
       <c r="T5" t="n" s="1">
-        <v>42576.0</v>
+        <v>42575.958333333336</v>
       </c>
       <c r="U5" t="n" s="1">
-        <v>42580.0</v>
+        <v>42579.958333333336</v>
       </c>
       <c r="V5" t="s">
         <v>46</v>
       </c>
       <c r="W5" t="s">
         <v>47</v>
       </c>
       <c r="X5" t="n">
         <v>100.0</v>
       </c>
       <c r="Y5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>21.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>37</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
       <c r="R6" t="s">
         <v>39</v>
       </c>
       <c r="S6" t="s">
         <v>45</v>
       </c>
       <c r="T6" t="n" s="1">
-        <v>42576.0</v>
+        <v>42575.958333333336</v>
       </c>
       <c r="U6" t="n" s="1">
-        <v>42580.0</v>
+        <v>42579.958333333336</v>
       </c>
       <c r="V6" t="s">
         <v>46</v>
       </c>
       <c r="W6" t="s">
         <v>47</v>
       </c>
       <c r="X6" t="n">
         <v>100.0</v>
       </c>
       <c r="Y6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>21.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>37</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>
       <c r="R7" t="s">
         <v>39</v>
       </c>
       <c r="S7" t="s">
         <v>45</v>
       </c>
       <c r="T7" t="n" s="1">
-        <v>42576.0</v>
+        <v>42575.958333333336</v>
       </c>
       <c r="U7" t="n" s="1">
-        <v>42580.0</v>
+        <v>42579.958333333336</v>
       </c>
       <c r="V7" t="s">
         <v>46</v>
       </c>
       <c r="W7" t="s">
         <v>47</v>
       </c>
       <c r="X7" t="n">
         <v>100.0</v>
       </c>
       <c r="Y7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="n">
         <v>21.0</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
       <c r="I8" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J8" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8" t="s">
         <v>33</v>
       </c>
       <c r="M8" t="s">
         <v>34</v>
       </c>
       <c r="N8" t="s">
         <v>35</v>
       </c>
       <c r="O8" t="s">
         <v>36</v>
       </c>
       <c r="P8" t="s">
         <v>37</v>
       </c>
       <c r="Q8" t="s">
         <v>38</v>
       </c>
       <c r="R8" t="s">
         <v>39</v>
       </c>
       <c r="S8" t="s">
         <v>45</v>
       </c>
       <c r="T8" t="n" s="1">
-        <v>42576.0</v>
+        <v>42575.958333333336</v>
       </c>
       <c r="U8" t="n" s="1">
-        <v>42580.0</v>
+        <v>42579.958333333336</v>
       </c>
       <c r="V8" t="s">
         <v>46</v>
       </c>
       <c r="W8" t="s">
         <v>47</v>
       </c>
       <c r="X8" t="n">
         <v>100.0</v>
       </c>
       <c r="Y8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
       <c r="G9" t="n">
         <v>21.0</v>
       </c>
       <c r="H9" t="s">
         <v>31</v>
       </c>
       <c r="I9" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J9" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9" t="s">
         <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>34</v>
       </c>
       <c r="N9" t="s">
         <v>35</v>
       </c>
       <c r="O9" t="s">
         <v>36</v>
       </c>
       <c r="P9" t="s">
         <v>53</v>
       </c>
       <c r="Q9" t="s">
         <v>38</v>
       </c>
       <c r="R9" t="s">
         <v>54</v>
       </c>
       <c r="S9" t="s">
         <v>55</v>
       </c>
       <c r="T9" t="n" s="1">
-        <v>42600.0</v>
+        <v>42599.958333333336</v>
       </c>
       <c r="U9" t="n" s="1">
-        <v>42601.0</v>
+        <v>42600.958333333336</v>
       </c>
       <c r="V9" t="s">
         <v>56</v>
       </c>
       <c r="W9" t="s">
         <v>57</v>
       </c>
       <c r="X9" t="n">
         <v>100.0</v>
       </c>
       <c r="Y9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
       <c r="G10" t="n">
         <v>21.0</v>
       </c>
       <c r="H10" t="s">
         <v>31</v>
       </c>
       <c r="I10" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J10" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>34</v>
       </c>
       <c r="N10" t="s">
         <v>35</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="P10" t="s">
         <v>59</v>
       </c>
       <c r="Q10" t="s">
         <v>38</v>
       </c>
       <c r="R10" t="s">
         <v>60</v>
       </c>
       <c r="S10" t="s">
         <v>61</v>
       </c>
       <c r="T10" t="n" s="1">
-        <v>42569.0</v>
+        <v>42568.958333333336</v>
       </c>
       <c r="U10" t="n" s="1">
-        <v>42570.0</v>
+        <v>42569.958333333336</v>
       </c>
       <c r="V10" t="s">
         <v>62</v>
       </c>
       <c r="W10" t="s">
         <v>63</v>
       </c>
       <c r="X10" t="n">
         <v>100.0</v>
       </c>
       <c r="Y10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="n">
         <v>21.0</v>
       </c>
       <c r="H11" t="s">
         <v>31</v>
       </c>
       <c r="I11" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J11" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11" t="s">
         <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>34</v>
       </c>
       <c r="N11" t="s">
         <v>35</v>
       </c>
       <c r="O11" t="s">
         <v>36</v>
       </c>
       <c r="P11" t="s">
         <v>59</v>
       </c>
       <c r="Q11" t="s">
         <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>60</v>
       </c>
       <c r="S11" t="s">
         <v>61</v>
       </c>
       <c r="T11" t="n" s="1">
-        <v>42569.0</v>
+        <v>42568.958333333336</v>
       </c>
       <c r="U11" t="n" s="1">
-        <v>42570.0</v>
+        <v>42569.958333333336</v>
       </c>
       <c r="V11" t="s">
         <v>62</v>
       </c>
       <c r="W11" t="s">
         <v>63</v>
       </c>
       <c r="X11" t="n">
         <v>100.0</v>
       </c>
       <c r="Y11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
       <c r="G12" t="n">
         <v>21.0</v>
       </c>
       <c r="H12" t="s">
         <v>31</v>
       </c>
       <c r="I12" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J12" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12" t="s">
         <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="s">
         <v>35</v>
       </c>
       <c r="O12" t="s">
         <v>36</v>
       </c>
       <c r="P12" t="s">
         <v>66</v>
       </c>
       <c r="Q12" t="s">
         <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>67</v>
       </c>
       <c r="S12" t="s">
         <v>68</v>
       </c>
       <c r="T12" t="n" s="1">
-        <v>42604.0</v>
+        <v>42603.958333333336</v>
       </c>
       <c r="U12" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="V12" t="s">
         <v>62</v>
       </c>
       <c r="W12" t="s">
         <v>69</v>
       </c>
       <c r="X12" t="n">
         <v>100.0</v>
       </c>
       <c r="Y12" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="n">
         <v>21.0</v>
       </c>
       <c r="H13" t="s">
         <v>31</v>
       </c>
       <c r="I13" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J13" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K13" t="s">
         <v>32</v>
       </c>
       <c r="L13" t="s">
         <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>34</v>
       </c>
       <c r="N13" t="s">
         <v>35</v>
       </c>
       <c r="O13" t="s">
         <v>36</v>
       </c>
       <c r="P13" t="s">
         <v>66</v>
       </c>
       <c r="Q13" t="s">
         <v>38</v>
       </c>
       <c r="R13" t="s">
         <v>67</v>
       </c>
       <c r="S13" t="s">
         <v>68</v>
       </c>
       <c r="T13" t="n" s="1">
-        <v>42604.0</v>
+        <v>42603.958333333336</v>
       </c>
       <c r="U13" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="V13" t="s">
         <v>62</v>
       </c>
       <c r="W13" t="s">
         <v>69</v>
       </c>
       <c r="X13" t="n">
         <v>100.0</v>
       </c>
       <c r="Y13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
       <c r="G14" t="n">
         <v>21.0</v>
       </c>
       <c r="H14" t="s">
         <v>31</v>
       </c>
       <c r="I14" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J14" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
       <c r="N14" t="s">
         <v>35</v>
       </c>
       <c r="O14" t="s">
         <v>36</v>
       </c>
       <c r="P14" t="s">
         <v>66</v>
       </c>
       <c r="Q14" t="s">
         <v>38</v>
       </c>
       <c r="R14" t="s">
         <v>67</v>
       </c>
       <c r="S14" t="s">
         <v>68</v>
       </c>
       <c r="T14" t="n" s="1">
-        <v>42604.0</v>
+        <v>42603.958333333336</v>
       </c>
       <c r="U14" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="V14" t="s">
         <v>62</v>
       </c>
       <c r="W14" t="s">
         <v>69</v>
       </c>
       <c r="X14" t="n">
         <v>100.0</v>
       </c>
       <c r="Y14" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
       <c r="G15" t="n">
         <v>21.0</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
       <c r="I15" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J15" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K15" t="s">
         <v>32</v>
       </c>
       <c r="L15" t="s">
         <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>34</v>
       </c>
       <c r="N15" t="s">
         <v>35</v>
       </c>
       <c r="O15" t="s">
         <v>36</v>
       </c>
       <c r="P15" t="s">
         <v>66</v>
       </c>
       <c r="Q15" t="s">
         <v>38</v>
       </c>
       <c r="R15" t="s">
         <v>67</v>
       </c>
       <c r="S15" t="s">
         <v>68</v>
       </c>
       <c r="T15" t="n" s="1">
-        <v>42604.0</v>
+        <v>42603.958333333336</v>
       </c>
       <c r="U15" t="n" s="1">
-        <v>42613.0</v>
+        <v>42612.958333333336</v>
       </c>
       <c r="V15" t="s">
         <v>62</v>
       </c>
       <c r="W15" t="s">
         <v>69</v>
       </c>
       <c r="X15" t="n">
         <v>100.0</v>
       </c>
       <c r="Y15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>26</v>
       </c>
       <c r="C16" t="s">
         <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="n">
         <v>21.0</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
       <c r="I16" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J16" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K16" t="s">
         <v>32</v>
       </c>
       <c r="L16" t="s">
         <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>34</v>
       </c>
       <c r="N16" t="s">
         <v>35</v>
       </c>
       <c r="O16" t="s">
         <v>36</v>
       </c>
       <c r="P16" t="s">
         <v>74</v>
       </c>
       <c r="Q16" t="s">
         <v>38</v>
       </c>
       <c r="R16" t="s">
         <v>75</v>
       </c>
       <c r="S16" t="s">
         <v>76</v>
       </c>
       <c r="T16" t="n" s="1">
-        <v>42604.0</v>
+        <v>42603.958333333336</v>
       </c>
       <c r="U16" t="n" s="1">
-        <v>42608.0</v>
+        <v>42607.958333333336</v>
       </c>
       <c r="V16" t="s">
         <v>77</v>
       </c>
       <c r="W16" t="s">
         <v>69</v>
       </c>
       <c r="X16" t="n">
         <v>100.0</v>
       </c>
       <c r="Y16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="n">
         <v>21.0</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J17" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K17" t="s">
         <v>32</v>
       </c>
       <c r="L17" t="s">
         <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>34</v>
       </c>
       <c r="N17" t="s">
         <v>35</v>
       </c>
       <c r="O17" t="s">
         <v>36</v>
       </c>
       <c r="P17" t="s">
         <v>74</v>
       </c>
       <c r="Q17" t="s">
         <v>38</v>
       </c>
       <c r="R17" t="s">
         <v>75</v>
       </c>
       <c r="S17" t="s">
         <v>76</v>
       </c>
       <c r="T17" t="n" s="1">
-        <v>42604.0</v>
+        <v>42603.958333333336</v>
       </c>
       <c r="U17" t="n" s="1">
-        <v>42608.0</v>
+        <v>42607.958333333336</v>
       </c>
       <c r="V17" t="s">
         <v>77</v>
       </c>
       <c r="W17" t="s">
         <v>69</v>
       </c>
       <c r="X17" t="n">
         <v>100.0</v>
       </c>
       <c r="Y17" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="n">
         <v>21.0</v>
       </c>
       <c r="H18" t="s">
         <v>31</v>
       </c>
       <c r="I18" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J18" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K18" t="s">
         <v>32</v>
       </c>
       <c r="L18" t="s">
         <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>34</v>
       </c>
       <c r="N18" t="s">
         <v>35</v>
       </c>
       <c r="O18" t="s">
         <v>36</v>
       </c>
       <c r="P18" t="s">
         <v>74</v>
       </c>
       <c r="Q18" t="s">
         <v>38</v>
       </c>
       <c r="R18" t="s">
         <v>75</v>
       </c>
       <c r="S18" t="s">
         <v>76</v>
       </c>
       <c r="T18" t="n" s="1">
-        <v>42604.0</v>
+        <v>42603.958333333336</v>
       </c>
       <c r="U18" t="n" s="1">
-        <v>42608.0</v>
+        <v>42607.958333333336</v>
       </c>
       <c r="V18" t="s">
         <v>77</v>
       </c>
       <c r="W18" t="s">
         <v>69</v>
       </c>
       <c r="X18" t="n">
         <v>100.0</v>
       </c>
       <c r="Y18" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
       <c r="G19" t="n">
         <v>21.0</v>
       </c>
       <c r="H19" t="s">
         <v>31</v>
       </c>
       <c r="I19" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J19" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K19" t="s">
         <v>32</v>
       </c>
       <c r="L19" t="s">
         <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>34</v>
       </c>
       <c r="N19" t="s">
         <v>35</v>
       </c>
       <c r="O19" t="s">
         <v>36</v>
       </c>
       <c r="P19" t="s">
         <v>74</v>
       </c>
       <c r="Q19" t="s">
         <v>38</v>
       </c>
       <c r="R19" t="s">
         <v>75</v>
       </c>
       <c r="S19" t="s">
         <v>76</v>
       </c>
       <c r="T19" t="n" s="1">
-        <v>42604.0</v>
+        <v>42603.958333333336</v>
       </c>
       <c r="U19" t="n" s="1">
-        <v>42608.0</v>
+        <v>42607.958333333336</v>
       </c>
       <c r="V19" t="s">
         <v>77</v>
       </c>
       <c r="W19" t="s">
         <v>69</v>
       </c>
       <c r="X19" t="n">
         <v>100.0</v>
       </c>
       <c r="Y19" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 