--- v0 (2026-06-07)
+++ v1 (2026-09-16)
@@ -145,51 +145,51 @@
   <si>
     <t>Mtro. Arturo Muzquiz Peña</t>
   </si>
   <si>
     <t>33 3030 5000</t>
   </si>
   <si>
     <t>arturo.muzquiz@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Se recomienda hacer un esfuerzo para capacitar a sus funcionarios sobre la distinción entre población beneficiaria y población objetivo. (Bajo qué supuestos es la misma y bajo qué otro no lo es).</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>El compromiso expiró. Se anula y da por concluida la Agenda.</t>
   </si>
   <si>
     <t>Taller de capacitación al personal del OPD Régimen Estatal de Protección Social en Salud que opera los programas de "Seguro Popular", "Seguro Médico Siglo XXI" y "PROSPERA" En los  temas: "Población Objetivo y "Población Beneficiaria".</t>
   </si>
   <si>
     <t>Régimen Estatal de Protección Social en Salud</t>
   </si>
   <si>
-    <t>06/10/2021</t>
+    <t>05/10/2021</t>
   </si>
   <si>
     <t>Recomendamos mantener constante la tarea de sensibilización a los operadores de los programas en la importancia de la evaluación continua y sistemática.</t>
   </si>
   <si>
     <t>Realizar cuestionarios de detección de resultados y calidad a los encargados de los programas de "Seguro Popular", "Seguro Médico Siglo XXI" y "PROSPERA".</t>
   </si>
   <si>
     <t>Directores de área administrativa, afiliación y gestión.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -321,164 +321,164 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>22.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
-        <v>42881.0</v>
+        <v>42880.958333333336</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42881.0</v>
+        <v>42880.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>22.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>39</v>
       </c>
       <c r="S3" t="s">
         <v>44</v>
       </c>
       <c r="T3" t="n" s="1">
         <v>42795.0</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>43039.958333333336</v>
+        <v>43040.0</v>
       </c>
       <c r="V3" t="s">
         <v>45</v>
       </c>
       <c r="W3" t="s">
         <v>42</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 