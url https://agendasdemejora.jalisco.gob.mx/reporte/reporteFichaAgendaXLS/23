--- v0 (2026-04-30)
+++ v1 (2026-08-14)
@@ -145,66 +145,66 @@
   <si>
     <t>Lic. Carlos Armando Velázquez Santillanes</t>
   </si>
   <si>
     <t>33 1543 2800</t>
   </si>
   <si>
     <t>carlos.velazquez@jalisco.gob.mx</t>
   </si>
   <si>
     <t>Se recomienda trabajar en mejorar el entendimiento de las MIR por parte de los operadores de los programas.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Capacitar a responsables de programas presupuesatrios en la elaboración de la Matriz de Indicadores para Resultados,  como una herramienta de Planeación Estratégica, para el diseño,organización, ejecución y seguimiento, evaluación y mejora de los Programas.</t>
   </si>
   <si>
     <t>Implementar un taller de capacitación dirigido a los Responsables de Programas, sobre la Metodología de la Matriz para Resultados (MIR)</t>
   </si>
   <si>
     <t>Dirección General Administrativa</t>
   </si>
   <si>
-    <t>29/03/2017</t>
+    <t>30/03/2017</t>
   </si>
   <si>
     <t>Se concluyeron los compromisos contraídos.</t>
   </si>
   <si>
     <t>Se recomienda  incorporar en las MIR indicadores de efectividad o resultados del programa, en lugar de hacer referencia exclusiva a indicadores de niveles operativos (procesos, actividades o insumos).</t>
   </si>
   <si>
     <t>Sensibilizar a los responsables en la relevancia de utilizar indicadores de efectividad o resultados del programa, en lugar de hacer referencia exclusiva a indicadores de niveles.</t>
   </si>
   <si>
     <t>Durante el proceso de formulación del Anteproyecto de Presupuesto 2017, poner el énfasis con los   responsables de programas presupuestarios en la utilización de indicadores de efectividad  o resultados.</t>
   </si>
   <si>
-    <t>01/08/2016</t>
+    <t>31/07/2016</t>
   </si>
   <si>
     <t>Durante el proceso de formulación del Anteproyecto de Presupuesto 2017 de la Secretaría de Innovación, Ciencia y tecnología, se incorporaron en las MIR indicadores de efectividad o resultados de los Programa presupuestarios, en lugar de hacer referencia exclusiva a indicadores de niveles operativos (procesos, actividades o insumos).</t>
   </si>
   <si>
     <t>Se recomienda mantener mayor comunicación entre programas públicos que suscriban datos de sus beneficiarios en el padrón único de beneficiarios.</t>
   </si>
   <si>
     <t>Establecer un conducto único de la Secretaría de Innovación, Ciencia y Tecnología (SICyT) ante la Secretaría de Desarrollo e Integración Social (SEDIS), para la actualización de  beneficiarios del Programa de Impulso a la Innovación, Ciencia y Tecnología, en el padrón único de beneficiarios.</t>
   </si>
   <si>
     <t>Designar un enlace de la Secretaría de Innovación, Ciencia y Tecnología (SICyT) ante  la Secretaría de Desarrollo e Integración Social (SEDIS), para la  suscripción de datos  del Programa de Impulso a la Innovación, Ciencia y Tecnología, en la actualización del Padrón único de beneficiarios.</t>
   </si>
   <si>
     <t>24/11/2016</t>
   </si>
   <si>
     <t>Se remitió por escrito a la Secretaría de Desarrollo en Integración Social (SEDIS), la designación del enlace. 
 La realización de la actividad se reflejará en la mejora de la gestión de los programas mediante la clarificación del mecanismo de actualización del padrón.</t>
   </si>
   <si>
     <t>Se recomienda hacer un esfuerzo para capacitar a sus funcionarios sobre la distinción entre población beneficiaria y población objetivo. (Bajo qué supuestos es la misma y bajo qué otro no lo es).</t>
   </si>
   <si>
     <t>Capacitar a responsables de programas presupuestarios en la metodología de la Matriz de Indicadores para Resultados,  como una herramienta de Planeación Estratégica, para el diseño,organización, ejecución y seguimiento, evaluación y mejora de los Programas; poniendo énfasis en la identificación de conceptos como Población beneficiaria, población Objetivo, presupuestación (costos unitarios) y evaluación continua y sistemática.</t>
@@ -376,51 +376,51 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>23.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
@@ -453,205 +453,205 @@
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="n">
         <v>23.0</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>36</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42583.0</v>
+        <v>42582.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42597.0</v>
+        <v>42596.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3" t="s">
         <v>47</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="n">
         <v>23.0</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>35</v>
       </c>
       <c r="O4" t="s">
         <v>36</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
       <c r="Q4" t="s">
         <v>38</v>
       </c>
       <c r="R4" t="s">
         <v>50</v>
       </c>
       <c r="S4" t="s">
         <v>51</v>
       </c>
       <c r="T4" t="n" s="1">
-        <v>42628.0</v>
+        <v>42627.958333333336</v>
       </c>
       <c r="U4" t="n" s="1">
-        <v>42643.0</v>
+        <v>42642.958333333336</v>
       </c>
       <c r="V4" t="s">
         <v>41</v>
       </c>
       <c r="W4" t="s">
         <v>52</v>
       </c>
       <c r="X4" t="n">
         <v>100.0</v>
       </c>
       <c r="Y4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="n">
         <v>23.0</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J5" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>34</v>
       </c>
       <c r="N5" t="s">
         <v>35</v>
       </c>
       <c r="O5" t="s">
         <v>36</v>
       </c>
       <c r="P5" t="s">
         <v>54</v>
       </c>
       <c r="Q5" t="s">
         <v>38</v>
       </c>
@@ -684,51 +684,51 @@
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="n">
         <v>23.0</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J6" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
         <v>33</v>
       </c>
       <c r="M6" t="s">
         <v>34</v>
       </c>
       <c r="N6" t="s">
         <v>35</v>
       </c>
       <c r="O6" t="s">
         <v>36</v>
       </c>
       <c r="P6" t="s">
         <v>58</v>
       </c>
       <c r="Q6" t="s">
         <v>38</v>
       </c>
@@ -761,51 +761,51 @@
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="n">
         <v>23.0</v>
       </c>
       <c r="H7" t="s">
         <v>31</v>
       </c>
       <c r="I7" t="n" s="1">
-        <v>41938.0</v>
+        <v>41937.958333333336</v>
       </c>
       <c r="J7" t="n" s="1">
         <v>42429.0</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7" t="s">
         <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>34</v>
       </c>
       <c r="N7" t="s">
         <v>35</v>
       </c>
       <c r="O7" t="s">
         <v>36</v>
       </c>
       <c r="P7" t="s">
         <v>62</v>
       </c>
       <c r="Q7" t="s">
         <v>38</v>
       </c>