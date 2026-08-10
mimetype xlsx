--- v0 (2026-06-07)
+++ v1 (2026-08-10)
@@ -142,69 +142,69 @@
   </si>
   <si>
     <t>33 30 30 46 00 / 33 30 30 38 00</t>
   </si>
   <si>
     <t>ernesto.ivon@difjalisco.gob.mx</t>
   </si>
   <si>
     <t>Hacer reglas de operación.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Hacer Reglas de Operación.</t>
   </si>
   <si>
     <t>Se realizaran reglas de operación para las dos modalidades en 2016.
 1.-Comedores Asistenciales para adultos mayores . 
 2.-Comedores Comunitarios.</t>
   </si>
   <si>
     <t>*Dirección de Seguridad Alimentaria, Dirección para el Desarrollo Integral del Adulto Mayor y el área de Evaluación para captura de avances.</t>
   </si>
   <si>
-    <t>02/11/2016</t>
+    <t>03/11/2016</t>
   </si>
   <si>
     <t>Se realizaron las Reglas de Operación para las dos modalidades en 2016, como recomendó el evaluador</t>
   </si>
   <si>
     <t>Sistematizar información de encuestas de satisfacción.</t>
   </si>
   <si>
     <t>Para la modalidad de Comedores Asistenciales para adultos mayores:
 *Se aplicará la encuesta de percepción y satisfacción inicial y final en el mes de septiembre y diciembre de 2016.
 *Se elaborará una base de datos.
 *Los resultados de dicha evaluación se informarán a los municipios en una capacitación en el mes de junio de 2017.</t>
   </si>
   <si>
     <t>*Dirección para el Desarrollo Integral del Adulto Mayor y el área de Evaluación para la captura del avance.</t>
   </si>
   <si>
-    <t>01/08/2017</t>
+    <t>31/07/2017</t>
   </si>
   <si>
     <t>Se aplicó la encuesta de percepción y satisfacción inicial y final en el mes de septiembre y diciembre de 2016 y los resultados se presentaron a los municipios, al presente se adjunta la encuesta y la presentación que se presentaron.</t>
   </si>
   <si>
     <t>Aplicación, captura y difusión de las encuestas de satisfacción a los municipios de la modalidad de Comedores Comunitarios.</t>
   </si>
   <si>
     <t>Dirección de Seguridad Alimentaria y el área de Evaluación para la captura de los avances.</t>
   </si>
   <si>
     <t>31/12/2017</t>
   </si>
   <si>
     <t>Se envío a los SMDIF el resultado de sus encuestas, ademas de realizar una base de datos con los resultados</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
@@ -342,205 +342,205 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2" t="n">
         <v>35.0</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42297.0</v>
+        <v>42296.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42381.0</v>
       </c>
       <c r="K2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2" t="s">
         <v>33</v>
       </c>
       <c r="N2" t="s">
         <v>34</v>
       </c>
       <c r="O2" t="s">
         <v>35</v>
       </c>
       <c r="P2" t="s">
         <v>36</v>
       </c>
       <c r="Q2" t="s">
         <v>37</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>42370.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42459.958333333336</v>
+        <v>42460.0</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="n">
         <v>35.0</v>
       </c>
       <c r="H3" t="s">
         <v>30</v>
       </c>
       <c r="I3" t="n" s="1">
-        <v>42297.0</v>
+        <v>42296.958333333336</v>
       </c>
       <c r="J3" t="n" s="1">
         <v>42381.0</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3" t="s">
         <v>33</v>
       </c>
       <c r="N3" t="s">
         <v>34</v>
       </c>
       <c r="O3" t="s">
         <v>35</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
       <c r="S3" t="s">
         <v>44</v>
       </c>
       <c r="T3" t="n" s="1">
-        <v>42614.0</v>
+        <v>42613.958333333336</v>
       </c>
       <c r="U3" t="n" s="1">
-        <v>42947.0</v>
+        <v>42946.958333333336</v>
       </c>
       <c r="V3" t="s">
         <v>45</v>
       </c>
       <c r="W3" t="s">
         <v>46</v>
       </c>
       <c r="X3" t="n">
         <v>100.0</v>
       </c>
       <c r="Y3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="n">
         <v>35.0</v>
       </c>
       <c r="H4" t="s">
         <v>30</v>
       </c>
       <c r="I4" t="n" s="1">
-        <v>42297.0</v>
+        <v>42296.958333333336</v>
       </c>
       <c r="J4" t="n" s="1">
         <v>42381.0</v>
       </c>
       <c r="K4" t="s">
         <v>31</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4" t="s">
         <v>33</v>
       </c>
       <c r="N4" t="s">
         <v>34</v>
       </c>
       <c r="O4" t="s">
         <v>35</v>
       </c>
       <c r="P4" t="s">
         <v>43</v>
       </c>
       <c r="Q4" t="s">
         <v>37</v>
       </c>