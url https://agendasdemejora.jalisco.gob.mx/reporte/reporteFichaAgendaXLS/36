--- v0 (2026-05-30)
+++ v1 (2026-10-15)
@@ -144,51 +144,51 @@
   <si>
     <t>Lic. Ernesto Ivon Pliego</t>
   </si>
   <si>
     <t>33 30 30 46 00 / 33 30 30 38 00</t>
   </si>
   <si>
     <t>ernesto.ivon@difjalisco.gob.mx</t>
   </si>
   <si>
     <t>Especificar en ROPS estrategia de cobertura y focalización.</t>
   </si>
   <si>
     <t>Mejorar actividades, procesos o forma de operación de la intervención</t>
   </si>
   <si>
     <t>Especificar en ROPS estrategias de cobertura y focalización.</t>
   </si>
   <si>
     <t>Describir el apartado en reglas de operación 2017.</t>
   </si>
   <si>
     <t>Dirección de Seguridad Alimentaria y el área de Evaluación para la captura del avance.</t>
   </si>
   <si>
-    <t>01/06/2017</t>
+    <t>31/05/2017</t>
   </si>
   <si>
     <t>Se agrego en Reglas de Operación el apartado requerido y dichas reglas se encuentran públicas en el portal de Transparencia del Sistema DIF Jalisco, al presente se anexa ficha de evidencias y las R.O.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="yyyy/mm/dd h:mm:ss"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -314,87 +314,87 @@
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="n">
         <v>36.0</v>
       </c>
       <c r="H2" t="s">
         <v>31</v>
       </c>
       <c r="I2" t="n" s="1">
-        <v>42297.0</v>
+        <v>42296.958333333336</v>
       </c>
       <c r="J2" t="n" s="1">
         <v>42381.0</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="n" s="1">
         <v>42736.0</v>
       </c>
       <c r="U2" t="n" s="1">
-        <v>42887.0</v>
+        <v>42886.958333333336</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="W2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="n">
         <v>100.0</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 